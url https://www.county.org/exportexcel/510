--- v7 (2026-03-03)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4947a917fc0c47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/468ca320945e4e0694dc96dcd03a310e.psmdcp" Id="R7f17a14672fa44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11af10c40184479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53de2a55d2b743bd82c97c93327b4810.psmdcp" Id="Rfa3a083a9a204c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>