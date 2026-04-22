--- v8 (2026-04-01)
+++ v9 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11af10c40184479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53de2a55d2b743bd82c97c93327b4810.psmdcp" Id="Rfa3a083a9a204c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c97c76e57cd4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e74045a6df2b454cb390d7ed4703c927.psmdcp" Id="R722989b75e3a4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>