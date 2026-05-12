--- v9 (2026-04-22)
+++ v10 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c97c76e57cd4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e74045a6df2b454cb390d7ed4703c927.psmdcp" Id="R722989b75e3a4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08e2d3951e54698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9223ea167745438598c71aec76893e77.psmdcp" Id="R23c1ea4e23f84640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>