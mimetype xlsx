--- v10 (2026-05-12)
+++ v11 (2026-06-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08e2d3951e54698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9223ea167745438598c71aec76893e77.psmdcp" Id="R23c1ea4e23f84640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cdd0f469ca47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/323998a0225a49eb9c4e90d542841453.psmdcp" Id="R2ce99e20c920417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>