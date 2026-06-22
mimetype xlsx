--- v11 (2026-06-01)
+++ v12 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cdd0f469ca47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/323998a0225a49eb9c4e90d542841453.psmdcp" Id="R2ce99e20c920417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298e76dcf42e4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09baab9bedbd4fd48edad6264b5e535a.psmdcp" Id="R9b541924e05243ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>