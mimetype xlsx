--- v12 (2026-06-22)
+++ v13 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298e76dcf42e4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09baab9bedbd4fd48edad6264b5e535a.psmdcp" Id="R9b541924e05243ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812bc8aa3f8d4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09bf3378ae7c4de3ba7fb74af982596e.psmdcp" Id="R64ca1bd37c41447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>