--- v13 (2026-07-16)
+++ v14 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812bc8aa3f8d4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09bf3378ae7c4de3ba7fb74af982596e.psmdcp" Id="R64ca1bd37c41447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfefbd5ed7f41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb8ada77fc9a42de988d939ae597e011.psmdcp" Id="Rd2f21675ff004037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>