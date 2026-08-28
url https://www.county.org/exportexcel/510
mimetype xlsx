--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfefbd5ed7f41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb8ada77fc9a42de988d939ae597e011.psmdcp" Id="Rd2f21675ff004037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e11f179d944d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf9b59c09a704c92b94e464489db07cb.psmdcp" Id="R6b4cfe760e574123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>