--- v7 (2026-03-22)
+++ v8 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a300109f4984777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2447748fcabf4487bbcd97c556c8dce2.psmdcp" Id="R2e5ad773d465411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afa050b309543ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6868b66e20ea4f469b435277312a8922.psmdcp" Id="R7adaba52046c44c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>