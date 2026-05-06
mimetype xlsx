--- v8 (2026-04-14)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afa050b309543ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6868b66e20ea4f469b435277312a8922.psmdcp" Id="R7adaba52046c44c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8518f14821b74739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2ce659b42bd4dd7b7a38be812ed4673.psmdcp" Id="R586cf1bb4f11499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>