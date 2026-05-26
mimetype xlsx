--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8518f14821b74739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2ce659b42bd4dd7b7a38be812ed4673.psmdcp" Id="R586cf1bb4f11499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e77133341f142cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/076d4939d3334790801c43a7e19715fb.psmdcp" Id="Rd4519adb02ee42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>