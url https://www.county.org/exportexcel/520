--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e77133341f142cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/076d4939d3334790801c43a7e19715fb.psmdcp" Id="Rd4519adb02ee42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ae5a5824824bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd4bcf04241f4c4f905ab0367bba0ea0.psmdcp" Id="R04d7126f1ce142c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>