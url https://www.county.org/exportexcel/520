--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ae5a5824824bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd4bcf04241f4c4f905ab0367bba0ea0.psmdcp" Id="R04d7126f1ce142c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036118f7a7034060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4c82e86d7dc4710a8e90235a5de3f61.psmdcp" Id="R045632ade5c4434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>