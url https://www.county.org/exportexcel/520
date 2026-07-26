--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036118f7a7034060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4c82e86d7dc4710a8e90235a5de3f61.psmdcp" Id="R045632ade5c4434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d79ee90ac84dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c133ac32ed54414aaa4771f54a9d472.psmdcp" Id="Re7d834fa6fab43a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>