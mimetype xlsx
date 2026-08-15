--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d79ee90ac84dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c133ac32ed54414aaa4771f54a9d472.psmdcp" Id="Re7d834fa6fab43a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d19d190103e4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32e93fa2eb89437fb3716c173936ba83.psmdcp" Id="Rfba5e89c8d834594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>