--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d19d190103e4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32e93fa2eb89437fb3716c173936ba83.psmdcp" Id="Rfba5e89c8d834594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c1d279af9d465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/917a98876d86410ea6f9c9594b26fa68.psmdcp" Id="Radf5f785d9664e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>