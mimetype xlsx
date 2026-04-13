--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938a5af629c0492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4e2511eff8a4dfdbbaf3e895de8e045.psmdcp" Id="Re89682a03aa44969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b21a72a37d4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1c4f59ef654ba1b14501d2aab01962.psmdcp" Id="R18fb5cbb75df4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>