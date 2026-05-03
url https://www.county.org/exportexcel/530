--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b21a72a37d4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1c4f59ef654ba1b14501d2aab01962.psmdcp" Id="R18fb5cbb75df4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0288eaf8a948eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb5b7f506eae4c108ce681e58a8be6c4.psmdcp" Id="R6313ed8f92e247e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>