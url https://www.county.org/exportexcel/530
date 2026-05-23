--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0288eaf8a948eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb5b7f506eae4c108ce681e58a8be6c4.psmdcp" Id="R6313ed8f92e247e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c7a3dd99674667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a2a5ec60ad8407d8cc1e0fc3813441a.psmdcp" Id="R57107e5f31414f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>