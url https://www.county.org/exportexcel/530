--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c7a3dd99674667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a2a5ec60ad8407d8cc1e0fc3813441a.psmdcp" Id="R57107e5f31414f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45238284a7e4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fafda06d2264c009da49cce27341815.psmdcp" Id="Rc74b42b2e1c84138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>