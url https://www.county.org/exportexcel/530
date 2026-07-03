--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45238284a7e4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fafda06d2264c009da49cce27341815.psmdcp" Id="Rc74b42b2e1c84138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d14ae018c445aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/109c96c27f1240c98f67e2f72dfcfa71.psmdcp" Id="Rafb029d275414c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>