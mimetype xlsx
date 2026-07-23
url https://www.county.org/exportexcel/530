--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d14ae018c445aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/109c96c27f1240c98f67e2f72dfcfa71.psmdcp" Id="Rafb029d275414c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd876b97d43d54b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13c75ce5022544a793ffedc6c17f885d.psmdcp" Id="R9ec50abffa3545f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>