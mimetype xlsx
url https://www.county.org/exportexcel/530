--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd876b97d43d54b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13c75ce5022544a793ffedc6c17f885d.psmdcp" Id="R9ec50abffa3545f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5964b17b738b4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc9f5c4ab3c5495088ea02405eee18b4.psmdcp" Id="R8c213facae0f48ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>