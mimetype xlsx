--- v14 (2026-08-13)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5964b17b738b4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc9f5c4ab3c5495088ea02405eee18b4.psmdcp" Id="R8c213facae0f48ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0584d2fb0240421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2eecbb7ac904d999a52934aef23a0fd.psmdcp" Id="Rec33d996e1814353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>