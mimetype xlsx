--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0584d2fb0240421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2eecbb7ac904d999a52934aef23a0fd.psmdcp" Id="Rec33d996e1814353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a819b41e59e4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67c831f78ca846dda1ef08af4d9ea5df.psmdcp" Id="R119f0e0c437946a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>