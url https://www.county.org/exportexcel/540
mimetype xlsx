--- v7 (2026-03-18)
+++ v8 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race5a08e9dea45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aeeba8e80cb45a5986f3bd0d122c2a0.psmdcp" Id="R78467926359541c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d13b9fb3f34fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89704374a0b045b1a2522c68c8b75d20.psmdcp" Id="Rf5fad89e4dcf49e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>