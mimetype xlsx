--- v8 (2026-04-09)
+++ v9 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d13b9fb3f34fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89704374a0b045b1a2522c68c8b75d20.psmdcp" Id="Rf5fad89e4dcf49e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93e0be758984366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca928531ee1d4a3a8c4d1123a88cb918.psmdcp" Id="Rae081b9079e34d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>