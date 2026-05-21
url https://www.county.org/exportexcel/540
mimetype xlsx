--- v9 (2026-04-30)
+++ v10 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93e0be758984366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca928531ee1d4a3a8c4d1123a88cb918.psmdcp" Id="Rae081b9079e34d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd632f8edd9f94118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94b3008bb8d64020bcc89d0fd1814847.psmdcp" Id="R0e773a841e7244c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>