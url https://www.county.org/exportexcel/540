--- v10 (2026-05-21)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd632f8edd9f94118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94b3008bb8d64020bcc89d0fd1814847.psmdcp" Id="R0e773a841e7244c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5cdadb97794851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f726b7e0b2044e05920721f4113d8fec.psmdcp" Id="Re79d5a6d4d7346d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>