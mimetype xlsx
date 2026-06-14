--- v11 (2026-06-14)
+++ v12 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5cdadb97794851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f726b7e0b2044e05920721f4113d8fec.psmdcp" Id="Re79d5a6d4d7346d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482b4a6d07614489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/338bdcc8d6064536955dcbc0c07f810b.psmdcp" Id="Rd23fa5fe8f6e4bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>