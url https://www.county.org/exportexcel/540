--- v12 (2026-06-14)
+++ v13 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482b4a6d07614489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/338bdcc8d6064536955dcbc0c07f810b.psmdcp" Id="Rd23fa5fe8f6e4bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0ce0d8709b4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8565f512eac241a19a9d41f31f5b50a6.psmdcp" Id="R89e1309ec71641be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>