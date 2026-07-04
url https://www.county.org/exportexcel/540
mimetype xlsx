--- v13 (2026-07-04)
+++ v14 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0ce0d8709b4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8565f512eac241a19a9d41f31f5b50a6.psmdcp" Id="R89e1309ec71641be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604e1d543ebd422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5445f19b746b44cba5eb2c4716e3481d.psmdcp" Id="R69f450df83094b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>