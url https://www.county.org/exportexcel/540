--- v14 (2026-07-04)
+++ v15 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604e1d543ebd422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5445f19b746b44cba5eb2c4716e3481d.psmdcp" Id="R69f450df83094b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b9b12032554cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7ccac6381cd403bb08d9f435535bbc6.psmdcp" Id="R97fd54a9b2a04acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>