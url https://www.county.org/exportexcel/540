--- v15 (2026-07-24)
+++ v16 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b9b12032554cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7ccac6381cd403bb08d9f435535bbc6.psmdcp" Id="R97fd54a9b2a04acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5249934985b64900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66ba7c7314a548a39d01377ed7aca0f5.psmdcp" Id="R0e2de19d74f84b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>