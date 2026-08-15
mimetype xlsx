--- v16 (2026-08-15)
+++ v17 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5249934985b64900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66ba7c7314a548a39d01377ed7aca0f5.psmdcp" Id="R0e2de19d74f84b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344029cd650a415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd8125ebe44c44a9b6f3ef30811673a3.psmdcp" Id="R9bc77388afc7433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>