--- v17 (2026-08-15)
+++ v18 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344029cd650a415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd8125ebe44c44a9b6f3ef30811673a3.psmdcp" Id="R9bc77388afc7433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3bc5076f5441af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a5b94f0e05040bd9d589c5f53dfcfaf.psmdcp" Id="R2b239d445e9e4f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>