--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b593f562e7c47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/480ec46437fd41138b620a1dff58e015.psmdcp" Id="R309d5bbc432a450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7348710329b84299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/134b8456cbf24d8ab40fc5d3b6fe257d.psmdcp" Id="Re11a510fec544ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>