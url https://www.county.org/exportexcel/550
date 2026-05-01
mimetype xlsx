--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7348710329b84299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/134b8456cbf24d8ab40fc5d3b6fe257d.psmdcp" Id="Re11a510fec544ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecd61f6e21e43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/132cf4e6bcd24ba68f39989513425d9f.psmdcp" Id="Re3ddff4364b64abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>