--- v8 (2026-05-01)
+++ v9 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecd61f6e21e43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/132cf4e6bcd24ba68f39989513425d9f.psmdcp" Id="Re3ddff4364b64abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra410ee4e13a541f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86a45a922f4f432bac872ddf0824040f.psmdcp" Id="R1ed7067fe5a1429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>