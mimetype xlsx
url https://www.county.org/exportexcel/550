--- v9 (2026-05-22)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra410ee4e13a541f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86a45a922f4f432bac872ddf0824040f.psmdcp" Id="R1ed7067fe5a1429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c6b7b33ec247b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5bb0ed121a24277b052911a66de8517.psmdcp" Id="R9a5117df12a54c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>