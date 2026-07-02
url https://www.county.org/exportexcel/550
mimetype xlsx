--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c6b7b33ec247b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5bb0ed121a24277b052911a66de8517.psmdcp" Id="R9a5117df12a54c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c23b7f93cd4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42e7c54172ba410e8c9cfb5f85331ee0.psmdcp" Id="R4981c6c7e75c4e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>