--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c23b7f93cd4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42e7c54172ba410e8c9cfb5f85331ee0.psmdcp" Id="R4981c6c7e75c4e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecc40f2391b4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a021b9faa7940b4b77560fe23c382c0.psmdcp" Id="R7b332ba4ea604bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>