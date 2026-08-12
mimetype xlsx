--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecc40f2391b4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a021b9faa7940b4b77560fe23c382c0.psmdcp" Id="R7b332ba4ea604bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f7c251b5a74715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e33ec90fff244a68d1bf0ca11b68988.psmdcp" Id="Rc62304c5145f414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>