--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f7c251b5a74715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e33ec90fff244a68d1bf0ca11b68988.psmdcp" Id="Rc62304c5145f414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9358838f1ca84627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b151d1cdabdc40cab5c359c0a3bfbd03.psmdcp" Id="R374a3dfa57cb482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>