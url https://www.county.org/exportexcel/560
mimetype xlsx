--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6196372ea145d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd00eddc094e4d3e8084a15b60e4aab7.psmdcp" Id="R3c4f33b1eed54038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b322743bbb54f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea9e25e5faba4368b3d31977f2ddf78b.psmdcp" Id="Ra82d312be68046cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>