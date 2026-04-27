--- v4 (2026-04-01)
+++ v5 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b322743bbb54f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea9e25e5faba4368b3d31977f2ddf78b.psmdcp" Id="Ra82d312be68046cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ebaa961b534e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/359a4cc8ba214e18acb531596fc6f9c3.psmdcp" Id="Rffaf114078bf48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>