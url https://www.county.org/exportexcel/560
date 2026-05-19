--- v5 (2026-04-27)
+++ v6 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ebaa961b534e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/359a4cc8ba214e18acb531596fc6f9c3.psmdcp" Id="Rffaf114078bf48d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c45d670de84385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92e9b4e93a6443e82168213eaea97ea.psmdcp" Id="R6c2f8cce689f494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>