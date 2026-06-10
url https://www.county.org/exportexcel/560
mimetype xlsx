--- v6 (2026-05-19)
+++ v7 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c45d670de84385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92e9b4e93a6443e82168213eaea97ea.psmdcp" Id="R6c2f8cce689f494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cf6a65738143a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58f7a0041c8e42538ea18b1580a2048c.psmdcp" Id="R303d4e073ce14917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>