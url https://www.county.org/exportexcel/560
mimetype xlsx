--- v7 (2026-06-10)
+++ v8 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cf6a65738143a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58f7a0041c8e42538ea18b1580a2048c.psmdcp" Id="R303d4e073ce14917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2cdbb8fa634dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/327819e35a7248b3ab06d403903c5102.psmdcp" Id="Ra365fd5e4a444f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>