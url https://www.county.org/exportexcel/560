--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2cdbb8fa634dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/327819e35a7248b3ab06d403903c5102.psmdcp" Id="Ra365fd5e4a444f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0288726a996469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c1d81b4888444cdb416e4ffacc251db.psmdcp" Id="Rbbc4fba252d742b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>