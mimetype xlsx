--- v9 (2026-07-22)
+++ v10 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0288726a996469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c1d81b4888444cdb416e4ffacc251db.psmdcp" Id="Rbbc4fba252d742b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b418057d0345f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdf35687a0d34cc4b9e31162c3688552.psmdcp" Id="Rdcdf54bb225f4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>