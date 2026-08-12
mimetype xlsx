--- v10 (2026-07-22)
+++ v11 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b418057d0345f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdf35687a0d34cc4b9e31162c3688552.psmdcp" Id="Rdcdf54bb225f4173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91cad739e9f47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6d37c868278453185e4e5732c8094bd.psmdcp" Id="R23cc21ed0d1847d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>