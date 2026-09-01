--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91cad739e9f47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6d37c868278453185e4e5732c8094bd.psmdcp" Id="R23cc21ed0d1847d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e3dda7a5d84f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0549e38a4014c59a6be36c5f4dff303.psmdcp" Id="R1fbdb36efa084411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>