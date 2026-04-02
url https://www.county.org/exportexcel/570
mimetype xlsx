--- v7 (2026-03-13)
+++ v8 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d98bed5c294704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7c535954ff24c34bcac171afc00842f.psmdcp" Id="Rb436cbc3bf164e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e36106bf7b4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30724e13adf744faa592ee6e2c9ad442.psmdcp" Id="R60975d1ddd924fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>