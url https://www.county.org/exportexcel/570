--- v8 (2026-04-02)
+++ v9 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e36106bf7b4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30724e13adf744faa592ee6e2c9ad442.psmdcp" Id="R60975d1ddd924fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb6184b6ae341a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9909d984e95b41628794653060058dd3.psmdcp" Id="R5f3cfa9f797e4ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>