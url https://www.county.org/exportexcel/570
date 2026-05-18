--- v9 (2026-04-27)
+++ v10 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb6184b6ae341a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9909d984e95b41628794653060058dd3.psmdcp" Id="R5f3cfa9f797e4ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e03cbae6ba94ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bf7da888a154dc18ccaad12cdbf9f32.psmdcp" Id="Rd32fef5da1c44bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>