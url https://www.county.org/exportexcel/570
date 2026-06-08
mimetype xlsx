--- v10 (2026-05-18)
+++ v11 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e03cbae6ba94ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bf7da888a154dc18ccaad12cdbf9f32.psmdcp" Id="Rd32fef5da1c44bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c72ed4b3105435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71d940ee28b441b3bb41eeb91c433f85.psmdcp" Id="R8ef87ab20f354ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>