--- v11 (2026-06-08)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c72ed4b3105435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71d940ee28b441b3bb41eeb91c433f85.psmdcp" Id="R8ef87ab20f354ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6bb44c9b6d4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcb463e896b244829fd3095a882c2c4a.psmdcp" Id="R839abb5a391946f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>