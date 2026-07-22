--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6bb44c9b6d4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcb463e896b244829fd3095a882c2c4a.psmdcp" Id="R839abb5a391946f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e6c766fd494f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7f8d838b56f4baabed6f23cf5a889c1.psmdcp" Id="R69ae15839ddc4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>