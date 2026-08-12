--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e6c766fd494f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7f8d838b56f4baabed6f23cf5a889c1.psmdcp" Id="R69ae15839ddc4bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a1560bd6864a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/274e259cb3b3439ca34f9319b979f98a.psmdcp" Id="R70eab39965514227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>