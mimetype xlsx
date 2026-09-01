--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a1560bd6864a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/274e259cb3b3439ca34f9319b979f98a.psmdcp" Id="R70eab39965514227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcce578a2cd646bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f291adbe9e4d4334a7e96ebde7c2b0a0.psmdcp" Id="R58d0215a39694c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>