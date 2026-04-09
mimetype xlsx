--- v6 (2026-03-18)
+++ v7 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63174634ebc4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/615ee587cabc43408eb8170b1f6a0496.psmdcp" Id="R25ab9741b5fc4e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7118ec63b96b41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d704810fab849a6919b206fe48d3d92.psmdcp" Id="Rdf3b1e78c1a04cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>