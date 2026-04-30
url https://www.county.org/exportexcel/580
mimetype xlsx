--- v7 (2026-04-09)
+++ v8 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7118ec63b96b41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d704810fab849a6919b206fe48d3d92.psmdcp" Id="Rdf3b1e78c1a04cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree47609e30a64339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aa6be71ff0f4a5e96c1430a9d449b44.psmdcp" Id="R7192674844da4d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>