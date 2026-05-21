--- v8 (2026-04-30)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree47609e30a64339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aa6be71ff0f4a5e96c1430a9d449b44.psmdcp" Id="R7192674844da4d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3fa252ea8944dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3613eef035f1405eb33bc421886dd00f.psmdcp" Id="R28b2f08963124fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>