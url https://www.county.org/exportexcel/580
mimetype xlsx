--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3fa252ea8944dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3613eef035f1405eb33bc421886dd00f.psmdcp" Id="R28b2f08963124fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re862d2e7e95f40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef106eae5f7145fab45d8e5235909afd.psmdcp" Id="R7c7334c489234976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>