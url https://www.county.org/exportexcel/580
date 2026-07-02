--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re862d2e7e95f40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef106eae5f7145fab45d8e5235909afd.psmdcp" Id="R7c7334c489234976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58aa7c42f6fe42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c494a323fe9d4deca5248bf702936742.psmdcp" Id="R08a201258f44448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>