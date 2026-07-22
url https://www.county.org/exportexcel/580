--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58aa7c42f6fe42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c494a323fe9d4deca5248bf702936742.psmdcp" Id="R08a201258f44448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cf2be7c33a4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5c5e93bf7a3466b8ed4f6fa7c07a472.psmdcp" Id="Re027f118bb6c4530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>