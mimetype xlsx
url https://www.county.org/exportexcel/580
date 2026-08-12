--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cf2be7c33a4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5c5e93bf7a3466b8ed4f6fa7c07a472.psmdcp" Id="Re027f118bb6c4530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e43122c9784574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c989bc3431f64e49b2882bd592483322.psmdcp" Id="R79c5b6022b0e4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>