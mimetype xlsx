--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e43122c9784574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c989bc3431f64e49b2882bd592483322.psmdcp" Id="R79c5b6022b0e4192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7400602cfc5347ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c465b3cc8ba47f7a0581a48bfec7912.psmdcp" Id="R9c94d9da3b0b4d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>