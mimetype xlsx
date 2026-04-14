--- v7 (2026-03-15)
+++ v8 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340c899ed81f4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5df98c64983a4fcab909425df3d596d5.psmdcp" Id="R794f0ec3394247eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289ca47e74ef4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cba1d92fc2941079b1923967c60e4a1.psmdcp" Id="R83267f69056e474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>