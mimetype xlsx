--- v8 (2026-04-14)
+++ v9 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289ca47e74ef4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cba1d92fc2941079b1923967c60e4a1.psmdcp" Id="R83267f69056e474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3254812ff28c47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e56097034123436da433952b5a956246.psmdcp" Id="Re6a0187f968647a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>