--- v9 (2026-05-05)
+++ v10 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3254812ff28c47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e56097034123436da433952b5a956246.psmdcp" Id="Re6a0187f968647a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93893511b67947fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/780d3ddb4d0346589f6125d931c68dbf.psmdcp" Id="Ra1e2de2b66904ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>