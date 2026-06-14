--- v10 (2026-05-25)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93893511b67947fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/780d3ddb4d0346589f6125d931c68dbf.psmdcp" Id="Ra1e2de2b66904ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c41f4a0dbd0415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a73b9c7d620e48c29629f90292b40864.psmdcp" Id="R5943b621d6ad4282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>