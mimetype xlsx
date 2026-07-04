--- v11 (2026-06-14)
+++ v12 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c41f4a0dbd0415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a73b9c7d620e48c29629f90292b40864.psmdcp" Id="R5943b621d6ad4282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973d7209daa6402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8cc60cba6174ce0819a4ad175200f99.psmdcp" Id="Rb7b4de5cb5954060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>