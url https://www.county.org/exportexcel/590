--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973d7209daa6402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8cc60cba6174ce0819a4ad175200f99.psmdcp" Id="Rb7b4de5cb5954060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a6688d02724888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87dda53cd77c4ceb847048a40997a3ed.psmdcp" Id="Rd52370fa48b94446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>