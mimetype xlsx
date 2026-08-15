--- v13 (2026-07-24)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a6688d02724888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87dda53cd77c4ceb847048a40997a3ed.psmdcp" Id="Rd52370fa48b94446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4f22f22fae425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60028f27edd045ed81e0b4e225edf0d7.psmdcp" Id="R54d3996df9334ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>