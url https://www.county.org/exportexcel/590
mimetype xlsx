--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4f22f22fae425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60028f27edd045ed81e0b4e225edf0d7.psmdcp" Id="R54d3996df9334ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcb791f0b0845bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f25a77efb4e434aaba242c42ca149c4.psmdcp" Id="R91d6888d30874df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>