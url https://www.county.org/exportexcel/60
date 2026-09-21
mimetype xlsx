--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re331f521dae24cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/448a202d3bc84f59a3370c2e04e95dfc.psmdcp" Id="R8cf6813859174ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a77466b948f4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b5a51cd8d65463cbe783eb02c8ed021.psmdcp" Id="R04e3336054a84d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>