--- v15 (2026-09-21)
+++ v16 (2026-10-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a77466b948f4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b5a51cd8d65463cbe783eb02c8ed021.psmdcp" Id="R04e3336054a84d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178bebfd050b4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a32d1eca7bf4f01b19c3a3295600875.psmdcp" Id="R69ece4205e2642fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>