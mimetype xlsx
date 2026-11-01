--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178bebfd050b4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a32d1eca7bf4f01b19c3a3295600875.psmdcp" Id="R69ece4205e2642fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3328785a31f94ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a974cb92e72a4254934c38d1a934ba23.psmdcp" Id="R33c96def61564152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>