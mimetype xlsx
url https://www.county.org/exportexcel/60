--- v6 (2026-03-21)
+++ v7 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3f5c98e7ad4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2214a53629b54443a9f61ffaffcfa76f.psmdcp" Id="R3b6d4e5b0d8b4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d22373c1994e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ae357afad67462cbeb1e7cd9e08de43.psmdcp" Id="R4e38455e68cc4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>