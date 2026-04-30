--- v7 (2026-04-10)
+++ v8 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d22373c1994e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ae357afad67462cbeb1e7cd9e08de43.psmdcp" Id="R4e38455e68cc4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3564bcd8ee704f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf2c015b7405421c8a1ca02caeb4c2a5.psmdcp" Id="R75a14012dc5b405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>