--- v8 (2026-04-30)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3564bcd8ee704f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf2c015b7405421c8a1ca02caeb4c2a5.psmdcp" Id="R75a14012dc5b405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f43feaa32046bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/939f3450d36e466da0d64619885b3217.psmdcp" Id="Rd56321c1e52f40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>