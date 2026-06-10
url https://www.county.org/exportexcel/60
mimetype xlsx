--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f43feaa32046bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/939f3450d36e466da0d64619885b3217.psmdcp" Id="Rd56321c1e52f40e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a7e1923896413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d12dd48a94244c9fab021fc325c9315c.psmdcp" Id="Rb2dcd3ceb9e94cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>