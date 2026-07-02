--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a7e1923896413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d12dd48a94244c9fab021fc325c9315c.psmdcp" Id="Rb2dcd3ceb9e94cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4a3c37a8324604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69ac721b90644f549807e7fb0666fbcc.psmdcp" Id="R5244e94e12bd4b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>