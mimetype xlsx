--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4a3c37a8324604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69ac721b90644f549807e7fb0666fbcc.psmdcp" Id="R5244e94e12bd4b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f5b17f366e4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03c1b8b5724d40bdaf0045a44d9c489a.psmdcp" Id="R314303c7b704438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>