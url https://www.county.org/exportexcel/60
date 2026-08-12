--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f5b17f366e4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03c1b8b5724d40bdaf0045a44d9c489a.psmdcp" Id="R314303c7b704438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988e73fafe8245f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c977d3b58d1c4a69a4b52137d5c668c7.psmdcp" Id="Re09a6ee7c67640a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>