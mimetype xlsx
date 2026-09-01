--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988e73fafe8245f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c977d3b58d1c4a69a4b52137d5c668c7.psmdcp" Id="Re09a6ee7c67640a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re331f521dae24cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/448a202d3bc84f59a3370c2e04e95dfc.psmdcp" Id="R8cf6813859174ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>