--- v3 (2026-03-06)
+++ v4 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc18f28e86294647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72614d08e323479288f3754350fe3d81.psmdcp" Id="R63fdd16cc8d94fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39d056262b04899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1530f47128b3470b8003c995a5a8962c.psmdcp" Id="Rd3315c83d49b4b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>