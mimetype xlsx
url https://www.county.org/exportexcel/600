--- v4 (2026-04-01)
+++ v5 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39d056262b04899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1530f47128b3470b8003c995a5a8962c.psmdcp" Id="Rd3315c83d49b4b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea37861c48c4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e28579cf6284d5cba2f4e644ad60886.psmdcp" Id="R10bd6999727348a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>