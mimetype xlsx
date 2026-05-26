--- v5 (2026-04-30)
+++ v6 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea37861c48c4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e28579cf6284d5cba2f4e644ad60886.psmdcp" Id="R10bd6999727348a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f78a86412949d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1efa03436420402ca1f49b10efaa7c05.psmdcp" Id="R94742931b6dc4265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>