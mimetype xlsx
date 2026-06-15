--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f78a86412949d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1efa03436420402ca1f49b10efaa7c05.psmdcp" Id="R94742931b6dc4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f4e06002fa4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f483fa83710b49d5aba1ce5bc869cfed.psmdcp" Id="Rfef0ce72814a4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>