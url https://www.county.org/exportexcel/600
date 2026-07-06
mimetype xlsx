--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f4e06002fa4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f483fa83710b49d5aba1ce5bc869cfed.psmdcp" Id="Rfef0ce72814a4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8a6cfef8c48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7165d6fdd6184fa1b8ce771af05242d7.psmdcp" Id="Rec5c61a13bb3409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>