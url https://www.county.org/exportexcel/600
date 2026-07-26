--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8a6cfef8c48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7165d6fdd6184fa1b8ce771af05242d7.psmdcp" Id="Rec5c61a13bb3409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb95a044d47d4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aa54f9e1349455ba7efd087997bf354.psmdcp" Id="Rf454cf9607b94293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>