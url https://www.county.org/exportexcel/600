--- v9 (2026-07-26)
+++ v10 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb95a044d47d4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aa54f9e1349455ba7efd087997bf354.psmdcp" Id="Rf454cf9607b94293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6042f1dc1704b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59e13fa3cd6042969b78fc0f67b41ace.psmdcp" Id="R1a9995746ff74a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>