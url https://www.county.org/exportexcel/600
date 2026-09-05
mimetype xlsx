--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6042f1dc1704b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59e13fa3cd6042969b78fc0f67b41ace.psmdcp" Id="R1a9995746ff74a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf030cabb6a01416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69d911686767456bb47d6d1590fae9b9.psmdcp" Id="Rfec602fd2d654856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>