--- v6 (2026-03-22)
+++ v7 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d3daeaa45c4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0bc306986db45e1b87100fe4a03d0b7.psmdcp" Id="Rc65d34e8b7ae4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab9046bbbcd47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbb1d99524cf4d1a8f6258030a64cce8.psmdcp" Id="R63ffd12b59b544c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>