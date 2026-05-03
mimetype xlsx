--- v7 (2026-04-12)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab9046bbbcd47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbb1d99524cf4d1a8f6258030a64cce8.psmdcp" Id="R63ffd12b59b544c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486489c02e864203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29be6b997a404d9eb950d03d12c27429.psmdcp" Id="R9e2a44efa6074a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>