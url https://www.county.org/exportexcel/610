--- v8 (2026-05-03)
+++ v9 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486489c02e864203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29be6b997a404d9eb950d03d12c27429.psmdcp" Id="R9e2a44efa6074a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292c6bb0c68a43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c01cd9c2ade4723ae1bec571f3310a5.psmdcp" Id="Rdcf39cde4d1748a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>