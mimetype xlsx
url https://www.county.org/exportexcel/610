--- v9 (2026-05-27)
+++ v10 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292c6bb0c68a43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c01cd9c2ade4723ae1bec571f3310a5.psmdcp" Id="Rdcf39cde4d1748a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb4db83eb8e4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eb7c5fb49c345e19f02c6744cdd4354.psmdcp" Id="R6b53a333f16046ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>