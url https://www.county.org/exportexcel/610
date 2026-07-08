--- v10 (2026-06-17)
+++ v11 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb4db83eb8e4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eb7c5fb49c345e19f02c6744cdd4354.psmdcp" Id="R6b53a333f16046ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1399fac3b5fd4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d74da74381144bd8719d012e91594ed.psmdcp" Id="Rcfc6e9baa74b4060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>