--- v11 (2026-07-08)
+++ v12 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1399fac3b5fd4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d74da74381144bd8719d012e91594ed.psmdcp" Id="Rcfc6e9baa74b4060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fe86241b814c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8d8a1540eb04014814f9de793fad603.psmdcp" Id="Rc4398a91942943db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>