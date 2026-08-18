--- v12 (2026-07-28)
+++ v13 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fe86241b814c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8d8a1540eb04014814f9de793fad603.psmdcp" Id="Rc4398a91942943db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eeb774898694c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a18159f3a7b49d8a7e40f7f58f6a988.psmdcp" Id="R84f54ef580f54f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>