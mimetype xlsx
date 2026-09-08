--- v13 (2026-08-18)
+++ v14 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eeb774898694c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a18159f3a7b49d8a7e40f7f58f6a988.psmdcp" Id="R84f54ef580f54f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0711f8c7e74075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6068315c0ec84afea22d484d7d8e3f07.psmdcp" Id="Re852eea5737a4357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>