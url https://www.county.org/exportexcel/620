--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f12bf3db994397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbbf5da5097b47808324c508538815de.psmdcp" Id="Rf3b60485dd574fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7160a056c1814715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417ba865e2134c72ad0281d32e59eab8.psmdcp" Id="R1d3603dd6833480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>