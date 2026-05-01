--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7160a056c1814715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417ba865e2134c72ad0281d32e59eab8.psmdcp" Id="R1d3603dd6833480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b15e72418e4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faba3358014d43fb875354d9e2475cb5.psmdcp" Id="R4239b563cb554806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>