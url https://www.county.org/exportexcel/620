--- v9 (2026-05-01)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b15e72418e4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faba3358014d43fb875354d9e2475cb5.psmdcp" Id="R4239b563cb554806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47eb4d9e8c94d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b2182451914b3fa28938ea07d877d8.psmdcp" Id="R161308a160e04755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>