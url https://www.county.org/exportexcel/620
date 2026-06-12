--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47eb4d9e8c94d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b2182451914b3fa28938ea07d877d8.psmdcp" Id="R161308a160e04755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e4d7e0697148eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e11358ab4c84dd1a8d82c2768d48be3.psmdcp" Id="Ref01710dfcfc4c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>