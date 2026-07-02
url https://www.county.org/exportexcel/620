--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e4d7e0697148eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e11358ab4c84dd1a8d82c2768d48be3.psmdcp" Id="Ref01710dfcfc4c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d1fd8399b4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a9af9a3021e4fe2815c35fafa8cc75a.psmdcp" Id="R7fbf711e40174624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>