--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d1fd8399b4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a9af9a3021e4fe2815c35fafa8cc75a.psmdcp" Id="R7fbf711e40174624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4a9b233ff44708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c566662bddd4c9b8c3c40ccc013ac0e.psmdcp" Id="R648a084a488947d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>