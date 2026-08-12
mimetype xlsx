--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4a9b233ff44708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c566662bddd4c9b8c3c40ccc013ac0e.psmdcp" Id="R648a084a488947d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6867157f88c34a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd7310dc18ec4cc296526c92546ae340.psmdcp" Id="Rd2b134870c034f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>