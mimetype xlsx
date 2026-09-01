--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6867157f88c34a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd7310dc18ec4cc296526c92546ae340.psmdcp" Id="Rd2b134870c034f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8ab8ddf88c407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc520f78722440ada27c0ca070d98c92.psmdcp" Id="Rc6159e8c39c9451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>