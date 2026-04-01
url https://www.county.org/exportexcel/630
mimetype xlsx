--- v7 (2026-03-06)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c74af0e3394269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5caa4f9a237f41acac856d99342e7229.psmdcp" Id="R7e3b8c574a0445af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80cbedb289b461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b67b7237da884bc8a76a63dd58adb0cd.psmdcp" Id="R1b2a6483daa449ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>