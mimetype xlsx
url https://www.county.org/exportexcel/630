--- v8 (2026-04-01)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80cbedb289b461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b67b7237da884bc8a76a63dd58adb0cd.psmdcp" Id="R1b2a6483daa449ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b0b613c89a446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8983822351c6474f9c1c0bf0f86b6430.psmdcp" Id="Rd24c917b2ed14a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>