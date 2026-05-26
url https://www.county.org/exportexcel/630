--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b0b613c89a446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8983822351c6474f9c1c0bf0f86b6430.psmdcp" Id="Rd24c917b2ed14a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3afd6ef4144437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee51a2c7140b49769e6f74a554548541.psmdcp" Id="R695126ffed5848cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>