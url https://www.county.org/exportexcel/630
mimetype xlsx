--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3afd6ef4144437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee51a2c7140b49769e6f74a554548541.psmdcp" Id="R695126ffed5848cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd72bc787bc4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d407041a9a514aafa4bc9f167101aa6d.psmdcp" Id="R9325d07c6f244112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>