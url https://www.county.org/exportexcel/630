--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd72bc787bc4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d407041a9a514aafa4bc9f167101aa6d.psmdcp" Id="R9325d07c6f244112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca82820e74747d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c6d11655d9d4341811caa47983fbb6a.psmdcp" Id="R6833a16f6da24223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>