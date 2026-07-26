--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca82820e74747d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c6d11655d9d4341811caa47983fbb6a.psmdcp" Id="R6833a16f6da24223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655f6b81dbe34bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dbbfb7a49144dd49fdf21c700f25f1b.psmdcp" Id="Ra5f94a39a7f4426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>