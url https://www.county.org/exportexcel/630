--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655f6b81dbe34bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dbbfb7a49144dd49fdf21c700f25f1b.psmdcp" Id="Ra5f94a39a7f4426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47958d0b1c104fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2019c59eb1740dea75cba1396b5f0f4.psmdcp" Id="R47c7ee9d08624559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>