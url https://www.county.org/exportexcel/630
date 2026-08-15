--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47958d0b1c104fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2019c59eb1740dea75cba1396b5f0f4.psmdcp" Id="R47c7ee9d08624559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f3d4b3a72f494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5059df4758e64a9a8858f97e82c97986.psmdcp" Id="Rcc8a178bbcad4f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>