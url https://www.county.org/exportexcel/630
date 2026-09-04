--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f3d4b3a72f494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5059df4758e64a9a8858f97e82c97986.psmdcp" Id="Rcc8a178bbcad4f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d61d4fc3f75447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15ce461ea29c4aef92c080159dc6864a.psmdcp" Id="Rbfd076ff2b2141e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>