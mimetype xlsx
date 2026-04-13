--- v6 (2026-03-23)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87228738b2f4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73c7af171713478288cc3b87c3d6ee8a.psmdcp" Id="Ra533d3a80a0e4faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b347f777024c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59cbbb1aa06e43cc9e156072a7d17fc4.psmdcp" Id="Rde42f4a81f30444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>