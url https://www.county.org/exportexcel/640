--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b347f777024c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59cbbb1aa06e43cc9e156072a7d17fc4.psmdcp" Id="Rde42f4a81f30444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe7210cc9d74701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/601a45074955441099b2c020da88dec7.psmdcp" Id="Ra369d7289e714947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>