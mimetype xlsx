--- v8 (2026-05-03)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe7210cc9d74701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/601a45074955441099b2c020da88dec7.psmdcp" Id="Ra369d7289e714947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6110ddc0eaeb4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19e7a7f1e9bc44e8b3be0396c2fcfb0e.psmdcp" Id="Rdb19c081f8214d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>