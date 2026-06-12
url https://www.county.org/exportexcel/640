--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6110ddc0eaeb4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19e7a7f1e9bc44e8b3be0396c2fcfb0e.psmdcp" Id="Rdb19c081f8214d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d836ed43f54050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd527d28e4ae4d208bb4655a971c1b0b.psmdcp" Id="Ra5b0d05168f74fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>