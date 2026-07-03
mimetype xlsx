--- v10 (2026-06-12)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d836ed43f54050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd527d28e4ae4d208bb4655a971c1b0b.psmdcp" Id="Ra5b0d05168f74fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575146ae58d94265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0674c0c87e144d8cb8593566dd90a72f.psmdcp" Id="Re92319e847304768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>