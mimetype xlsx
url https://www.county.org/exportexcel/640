--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575146ae58d94265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0674c0c87e144d8cb8593566dd90a72f.psmdcp" Id="Re92319e847304768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb7ec0f55c448d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3eb635b3a614e3ebea5bc3249145ded.psmdcp" Id="Rf861d4eda4ea479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>