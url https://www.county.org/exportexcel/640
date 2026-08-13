--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb7ec0f55c448d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3eb635b3a614e3ebea5bc3249145ded.psmdcp" Id="Rf861d4eda4ea479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ac4b685f934467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef27834fff3d4069b75763d1605a5552.psmdcp" Id="R1a503e2cba32489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>