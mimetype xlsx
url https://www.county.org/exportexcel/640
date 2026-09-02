--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ac4b685f934467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef27834fff3d4069b75763d1605a5552.psmdcp" Id="R1a503e2cba32489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb260f41db995455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30d336f985444b9d956e62f127ad0bb1.psmdcp" Id="Rfe50e68e839c4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>