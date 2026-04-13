--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77a23f28afb49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e87e0fe1d7704a2ba48f86c7810b6e96.psmdcp" Id="R912bae7e689747f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c88f0b30604454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b682e230674448ea231de9c261f8da7.psmdcp" Id="Rd6668ff106e54810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>