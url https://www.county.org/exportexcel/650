--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c88f0b30604454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b682e230674448ea231de9c261f8da7.psmdcp" Id="Rd6668ff106e54810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56e7f3a16194222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/968e9a5553574a1c8b7625e69820b503.psmdcp" Id="R6888d9bd825f4dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>