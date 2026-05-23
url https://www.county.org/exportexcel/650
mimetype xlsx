--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56e7f3a16194222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/968e9a5553574a1c8b7625e69820b503.psmdcp" Id="R6888d9bd825f4dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd145b4944043cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebef40b22db64c73b95b0b2e9c1bcc28.psmdcp" Id="R28c9d34019404111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>