--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd145b4944043cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebef40b22db64c73b95b0b2e9c1bcc28.psmdcp" Id="R28c9d34019404111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae35d049fd4a45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/563755da25f64c4abf06ae40ec028a52.psmdcp" Id="Rdc511158756948cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>