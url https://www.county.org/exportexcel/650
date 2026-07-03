--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae35d049fd4a45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/563755da25f64c4abf06ae40ec028a52.psmdcp" Id="Rdc511158756948cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc68e6dc19a64b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adfebc52c28847c5a558dbdc3ebf7923.psmdcp" Id="R8d52c720ab0a40f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>