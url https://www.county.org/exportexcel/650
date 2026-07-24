--- v13 (2026-07-03)
+++ v14 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc68e6dc19a64b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adfebc52c28847c5a558dbdc3ebf7923.psmdcp" Id="R8d52c720ab0a40f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b0f028f14d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e603d98af82042d29f17709f98ef2444.psmdcp" Id="R60e0a3566cfa43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>