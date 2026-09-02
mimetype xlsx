--- v14 (2026-07-24)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b0f028f14d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e603d98af82042d29f17709f98ef2444.psmdcp" Id="R60e0a3566cfa43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6481f2f02c5481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4314dd92b96f4348a42f12f3fd8e07c9.psmdcp" Id="R58abffc448824deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>