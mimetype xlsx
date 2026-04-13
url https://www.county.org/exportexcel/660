--- v10 (2026-03-23)
+++ v11 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7321289c2242432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/121fdd8c977a43a68330696cb37176bb.psmdcp" Id="Ra5865141fbb54149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96af911734da47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1307d3daf0f74030a7e7f2716e2c6b6c.psmdcp" Id="R1e9ab42349554437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>