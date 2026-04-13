--- v11 (2026-04-13)
+++ v12 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96af911734da47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1307d3daf0f74030a7e7f2716e2c6b6c.psmdcp" Id="R1e9ab42349554437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fff2a54cbc4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/221dd00962a54708bc4a31c3394b9330.psmdcp" Id="Ra634ab5dc2d74749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>