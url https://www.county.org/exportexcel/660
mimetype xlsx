--- v12 (2026-04-13)
+++ v13 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fff2a54cbc4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/221dd00962a54708bc4a31c3394b9330.psmdcp" Id="Ra634ab5dc2d74749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb040482c64a4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95cc699b565e460d81b1db6c48272e91.psmdcp" Id="Rcea895b2739a42cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>