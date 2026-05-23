--- v13 (2026-05-03)
+++ v14 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb040482c64a4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95cc699b565e460d81b1db6c48272e91.psmdcp" Id="Rcea895b2739a42cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d1c04815a7444b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22f2160ff5e64767a701b41d076f478f.psmdcp" Id="R1927ca4183be46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>