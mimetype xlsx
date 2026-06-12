--- v14 (2026-05-23)
+++ v15 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d1c04815a7444b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22f2160ff5e64767a701b41d076f478f.psmdcp" Id="R1927ca4183be46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4473f280cb941d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1097a47f1eff4357b7595db4ec87c2f5.psmdcp" Id="R4095ea6ba0ae4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>