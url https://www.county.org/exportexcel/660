--- v15 (2026-06-12)
+++ v16 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4473f280cb941d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1097a47f1eff4357b7595db4ec87c2f5.psmdcp" Id="R4095ea6ba0ae4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e1f1f637b54691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6de2da6ad1842549b9cbfd1a3ab5b59.psmdcp" Id="R51c710f48d294bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>