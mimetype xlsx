--- v16 (2026-07-03)
+++ v17 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e1f1f637b54691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6de2da6ad1842549b9cbfd1a3ab5b59.psmdcp" Id="R51c710f48d294bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc535a2c7ce74571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfc9a9d81e66475abb187a2eab533ccc.psmdcp" Id="R8c1cda37501c48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>