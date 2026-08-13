--- v17 (2026-07-23)
+++ v18 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc535a2c7ce74571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfc9a9d81e66475abb187a2eab533ccc.psmdcp" Id="R8c1cda37501c48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e77b83da20342a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34ca6ba64cc54f398788be442e3c8ac7.psmdcp" Id="Rd22f4dd2fe344596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>