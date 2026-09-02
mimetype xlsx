--- v18 (2026-08-13)
+++ v19 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e77b83da20342a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34ca6ba64cc54f398788be442e3c8ac7.psmdcp" Id="Rd22f4dd2fe344596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c66779ad99442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/035b58c1e61b49d09d7649cb819c293a.psmdcp" Id="R30e11ab60fcc4aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>