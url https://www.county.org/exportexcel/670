--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21aeb4cd9bde4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36593cfe99384bd4bff79f768fa02d48.psmdcp" Id="Reee7776c026a46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4e0779b49c4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9def4dfce690417f8144f06829518a71.psmdcp" Id="R36cf70423e41472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>