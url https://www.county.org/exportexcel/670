--- v9 (2026-04-13)
+++ v10 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4e0779b49c4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9def4dfce690417f8144f06829518a71.psmdcp" Id="R36cf70423e41472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b51291143f4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60eccc42d7b34273be36b318aaf5136f.psmdcp" Id="Reab0c23bb0ee4850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>