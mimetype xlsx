--- v10 (2026-04-13)
+++ v11 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b51291143f4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60eccc42d7b34273be36b318aaf5136f.psmdcp" Id="Reab0c23bb0ee4850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696657c506c74e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae1cd9680f1e435298c1de092f7b1b88.psmdcp" Id="Rc5bd625459e54dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>