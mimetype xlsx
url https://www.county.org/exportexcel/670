--- v11 (2026-05-03)
+++ v12 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696657c506c74e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae1cd9680f1e435298c1de092f7b1b88.psmdcp" Id="Rc5bd625459e54dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fad32f2b0f4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/019e0ae9ea224b1992a52f051a1f8058.psmdcp" Id="Rc80e74e74fa046a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>