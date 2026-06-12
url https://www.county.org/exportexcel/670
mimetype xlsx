--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fad32f2b0f4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/019e0ae9ea224b1992a52f051a1f8058.psmdcp" Id="Rc80e74e74fa046a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a073358b56147ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7761b275af1944d2b68033384b515409.psmdcp" Id="R1a7adedb7691493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>