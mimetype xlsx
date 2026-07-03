--- v13 (2026-06-12)
+++ v14 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a073358b56147ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7761b275af1944d2b68033384b515409.psmdcp" Id="R1a7adedb7691493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8eaffb6dda412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/719b1dd2f1a945e1844ca5c562d3d4f1.psmdcp" Id="R6b236fa8209b4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>