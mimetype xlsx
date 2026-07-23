--- v14 (2026-07-03)
+++ v15 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8eaffb6dda412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/719b1dd2f1a945e1844ca5c562d3d4f1.psmdcp" Id="R6b236fa8209b4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e7988ca3384a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f770e38864804e0781c7502ad3ac450e.psmdcp" Id="R8f701f9cf8b64c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>