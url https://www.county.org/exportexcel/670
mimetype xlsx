--- v15 (2026-07-23)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e7988ca3384a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f770e38864804e0781c7502ad3ac450e.psmdcp" Id="R8f701f9cf8b64c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a1da2772fa4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edf6eaab60e7442680a2d4f4a71e8f78.psmdcp" Id="R0d43fdcb618e488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>