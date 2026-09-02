--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a1da2772fa4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edf6eaab60e7442680a2d4f4a71e8f78.psmdcp" Id="R0d43fdcb618e488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8222f1a18eb48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edd4e03962654c59a45f7d6da71c7b70.psmdcp" Id="Rde63795113584a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>