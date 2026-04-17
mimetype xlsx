--- v7 (2026-03-27)
+++ v8 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7705808aea4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a29bb3958bb541919768fe5858d09124.psmdcp" Id="R8aec9711997144a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5b43acba274839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902495c61554456fb7d4a647037fa9a8.psmdcp" Id="R95a5b94efe6949bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>