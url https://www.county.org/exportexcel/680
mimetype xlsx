--- v8 (2026-04-17)
+++ v9 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5b43acba274839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902495c61554456fb7d4a647037fa9a8.psmdcp" Id="R95a5b94efe6949bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c730ce76310426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c347c438286f4616a51ad1c4a45276f0.psmdcp" Id="R62e1f25f91494d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>