--- v9 (2026-05-07)
+++ v10 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c730ce76310426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c347c438286f4616a51ad1c4a45276f0.psmdcp" Id="R62e1f25f91494d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6f00a95f9948ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f9e1d3c74644cc09023ea71c55bc53d.psmdcp" Id="R0cd6869153354ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>