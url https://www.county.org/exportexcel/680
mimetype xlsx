--- v10 (2026-05-28)
+++ v11 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6f00a95f9948ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f9e1d3c74644cc09023ea71c55bc53d.psmdcp" Id="R0cd6869153354ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39334f8d59984ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0523b0e243c2478f9e0e7f5be48ad5cc.psmdcp" Id="R7053b19bddb04a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>