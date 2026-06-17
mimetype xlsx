--- v11 (2026-06-17)
+++ v12 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39334f8d59984ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0523b0e243c2478f9e0e7f5be48ad5cc.psmdcp" Id="R7053b19bddb04a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3a5873a5fd4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a40e4cc5a0894ca8bec7db9a2fcac5f0.psmdcp" Id="R245e618d08ad47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>