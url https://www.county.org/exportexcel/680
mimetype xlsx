--- v12 (2026-06-17)
+++ v13 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3a5873a5fd4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a40e4cc5a0894ca8bec7db9a2fcac5f0.psmdcp" Id="R245e618d08ad47fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1cf374b646a41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd4036711704202a6c6c9c634bede81.psmdcp" Id="R44906bab495944b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>