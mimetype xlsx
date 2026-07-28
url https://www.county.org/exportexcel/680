--- v13 (2026-07-08)
+++ v14 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1cf374b646a41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd4036711704202a6c6c9c634bede81.psmdcp" Id="R44906bab495944b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d30577a1e1472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5676595291eb43f0b57fa0a6c48f453f.psmdcp" Id="Rb6edf56756294df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>