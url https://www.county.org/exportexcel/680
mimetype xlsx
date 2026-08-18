--- v14 (2026-07-28)
+++ v15 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d30577a1e1472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5676595291eb43f0b57fa0a6c48f453f.psmdcp" Id="Rb6edf56756294df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf273777fbb14bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/554d3ed8a3cc4ba6949757db41df1d91.psmdcp" Id="R3b3c932f4bb54023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>