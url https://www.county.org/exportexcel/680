--- v15 (2026-08-18)
+++ v16 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf273777fbb14bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/554d3ed8a3cc4ba6949757db41df1d91.psmdcp" Id="R3b3c932f4bb54023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b40263bd9134593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6083c3404bd241329a18c14d301b0a2c.psmdcp" Id="Rd99487fc4ac84a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>