--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09762457617448af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c634c2283d3643a28f6314bc856cde5b.psmdcp" Id="R7524282dcc8c4adf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ce00b74de94c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a95b0fbaabc4e3d928fabefb0c73aab.psmdcp" Id="R62fcad95163b4653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>