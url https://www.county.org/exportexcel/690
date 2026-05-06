--- v7 (2026-04-16)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ce00b74de94c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a95b0fbaabc4e3d928fabefb0c73aab.psmdcp" Id="R62fcad95163b4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb572e3f86f894b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33d6f86fc1c84f24957e0a783b49f804.psmdcp" Id="Rb5cc6ecdbb9a4257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>