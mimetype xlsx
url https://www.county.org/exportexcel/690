--- v8 (2026-05-06)
+++ v9 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb572e3f86f894b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33d6f86fc1c84f24957e0a783b49f804.psmdcp" Id="Rb5cc6ecdbb9a4257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc8a7c6462f4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/372fad8bbd7b4d13b6cfa25e51c2db59.psmdcp" Id="R4769f2cbe7684c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>