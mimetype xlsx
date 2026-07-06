--- v9 (2026-05-31)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc8a7c6462f4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/372fad8bbd7b4d13b6cfa25e51c2db59.psmdcp" Id="R4769f2cbe7684c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca45971dc974b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/830763de0c2c49e99b3dedc8ac4711e0.psmdcp" Id="R4bae895b2f3d4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>