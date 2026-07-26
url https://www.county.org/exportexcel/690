--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca45971dc974b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/830763de0c2c49e99b3dedc8ac4711e0.psmdcp" Id="R4bae895b2f3d4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7490e6c0e774e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb6ff02424154e1db7eac47cc5663308.psmdcp" Id="R2f2e936a07a24c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>