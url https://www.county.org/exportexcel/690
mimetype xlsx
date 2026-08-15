--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7490e6c0e774e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb6ff02424154e1db7eac47cc5663308.psmdcp" Id="R2f2e936a07a24c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21ecf5940bb4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0869f1ade87d40fdbce02143750af68e.psmdcp" Id="R57ef2c11005d432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>