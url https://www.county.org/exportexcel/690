--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21ecf5940bb4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0869f1ade87d40fdbce02143750af68e.psmdcp" Id="R57ef2c11005d432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9283eb5ac64a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db4128c3cd64406492c575b83609bfa6.psmdcp" Id="Rcde9878d2c2243d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>