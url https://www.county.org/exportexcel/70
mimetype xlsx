--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a782ec228d4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec66c2e6a4bc4054acaaeded304bb8d9.psmdcp" Id="Reac5126cf303436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bd139b0c004325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e77806333ecb458cb7fa9faadcd51808.psmdcp" Id="R827f106221284f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>