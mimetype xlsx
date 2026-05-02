--- v8 (2026-04-11)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bd139b0c004325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e77806333ecb458cb7fa9faadcd51808.psmdcp" Id="R827f106221284f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab79611e2cb40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8da1a5e5ec4467c9e1de96eafcfeca5.psmdcp" Id="Rb5aa5e7f3952453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>