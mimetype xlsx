--- v9 (2026-05-02)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab79611e2cb40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8da1a5e5ec4467c9e1de96eafcfeca5.psmdcp" Id="Rb5aa5e7f3952453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra875a37b1af94e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f24c5371f7de48a5a662402664aa9764.psmdcp" Id="Rff174f7e30d04dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>