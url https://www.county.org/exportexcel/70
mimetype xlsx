--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra875a37b1af94e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f24c5371f7de48a5a662402664aa9764.psmdcp" Id="Rff174f7e30d04dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07896b85540c4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d42ada3e4da422298708b4eb605979f.psmdcp" Id="Rf51ee35aa91445e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>