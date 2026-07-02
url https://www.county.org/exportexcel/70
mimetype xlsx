--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07896b85540c4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d42ada3e4da422298708b4eb605979f.psmdcp" Id="Rf51ee35aa91445e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830785abfdf14ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a837fb0b5d1b4df79482d240f7b542c3.psmdcp" Id="R6ac5c1eeb3164c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>