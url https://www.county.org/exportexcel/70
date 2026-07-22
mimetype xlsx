--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830785abfdf14ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a837fb0b5d1b4df79482d240f7b542c3.psmdcp" Id="R6ac5c1eeb3164c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda41c0774144f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2143653de97b4d9d85f25d6e89b11473.psmdcp" Id="R5f3c133e88c04599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>