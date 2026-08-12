--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda41c0774144f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2143653de97b4d9d85f25d6e89b11473.psmdcp" Id="R5f3c133e88c04599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5fd9a370af4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a099dbc2977e48e096c933afa46e9b7f.psmdcp" Id="Re831327e48934bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>