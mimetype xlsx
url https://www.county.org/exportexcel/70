--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5fd9a370af4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a099dbc2977e48e096c933afa46e9b7f.psmdcp" Id="Re831327e48934bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eba51afe85c4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc0573775f1b4c01b25adf713b543a0b.psmdcp" Id="R11e38f8cd3ad4320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>