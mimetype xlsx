--- v6 (2026-03-26)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0985ce35f54ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24261f55f45e4914a36751c137fa4b47.psmdcp" Id="Ra83d154a0c9b4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re501ea0ae39c4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2551e746964718a4cf360ac6252505.psmdcp" Id="Rd1adee63a7fb4fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>