--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re501ea0ae39c4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2551e746964718a4cf360ac6252505.psmdcp" Id="Rd1adee63a7fb4fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb81b8abb9b543d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b594ff6a0eba4a3389b61b402ab2a3c8.psmdcp" Id="R2bd61888f8c0472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>