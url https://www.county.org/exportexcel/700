--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb81b8abb9b543d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b594ff6a0eba4a3389b61b402ab2a3c8.psmdcp" Id="R2bd61888f8c0472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90475b621804b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3954adbd11b4a39bc5cd3af7ae36e5e.psmdcp" Id="R2776da778fd8474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>