--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90475b621804b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3954adbd11b4a39bc5cd3af7ae36e5e.psmdcp" Id="R2776da778fd8474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a6fdf71b2c4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846fa0828f8445b3be8e99872dde05b4.psmdcp" Id="R7cc7fb47efae4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>