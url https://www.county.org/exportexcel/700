--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a6fdf71b2c4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846fa0828f8445b3be8e99872dde05b4.psmdcp" Id="R7cc7fb47efae4ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a5a88bbd3a4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/decc2651e3944e78916e3495944c532b.psmdcp" Id="R11bc8df749254b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>