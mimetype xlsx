--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a5a88bbd3a4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/decc2651e3944e78916e3495944c532b.psmdcp" Id="R11bc8df749254b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80385c2d560b44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03ecce2fb5c648b68e1292276a69cf60.psmdcp" Id="R67bd4cd678b542f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>