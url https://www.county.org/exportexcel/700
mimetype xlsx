--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80385c2d560b44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03ecce2fb5c648b68e1292276a69cf60.psmdcp" Id="R67bd4cd678b542f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd0a8812c9743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c83b7fc5aecb4370a3b0777e70c020b2.psmdcp" Id="R75bf5185288744d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>