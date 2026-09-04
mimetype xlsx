--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd0a8812c9743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c83b7fc5aecb4370a3b0777e70c020b2.psmdcp" Id="R75bf5185288744d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcca279432684dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5af0dabc1f0744ae904e02c3c7973df0.psmdcp" Id="R045a4f30b38b419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>