--- v7 (2026-03-06)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e157bb2ce8c4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3870fb82dbdd4f56aca0cbac21211106.psmdcp" Id="Rb55640c520444be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35359daedc4a49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8695dfb6cb314c07b5c067e6d778b060.psmdcp" Id="Re5e590f4957a49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>