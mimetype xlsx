--- v8 (2026-04-01)
+++ v9 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35359daedc4a49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8695dfb6cb314c07b5c067e6d778b060.psmdcp" Id="Re5e590f4957a49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3cd99040b24a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f181b805248647edb11c75136f101449.psmdcp" Id="Ra24b54266d454ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>