--- v9 (2026-04-01)
+++ v10 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3cd99040b24a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f181b805248647edb11c75136f101449.psmdcp" Id="Ra24b54266d454ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9516ea4b439455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f562db4a051473392161f8a70ef39f1.psmdcp" Id="R867d1d9949de404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>