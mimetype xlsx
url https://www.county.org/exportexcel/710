--- v10 (2026-04-30)
+++ v11 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9516ea4b439455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f562db4a051473392161f8a70ef39f1.psmdcp" Id="R867d1d9949de404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e341e2d27d143d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2701c61994b4cceb312e3c4edb6a5aa.psmdcp" Id="R89b52c7b7c8c42bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>