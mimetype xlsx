--- v11 (2026-05-26)
+++ v12 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e341e2d27d143d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2701c61994b4cceb312e3c4edb6a5aa.psmdcp" Id="R89b52c7b7c8c42bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d6a4c9bdd7472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba7374ed8ba04940863ad45d10a80dd6.psmdcp" Id="R83f507c5673144bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>