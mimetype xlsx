--- v12 (2026-06-15)
+++ v13 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d6a4c9bdd7472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba7374ed8ba04940863ad45d10a80dd6.psmdcp" Id="R83f507c5673144bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e89e78a6e3d44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6139c123802e4842ad6b0579dadf94dc.psmdcp" Id="R2c4d421a8c624943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>