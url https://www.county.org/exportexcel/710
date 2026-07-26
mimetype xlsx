--- v13 (2026-07-06)
+++ v14 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e89e78a6e3d44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6139c123802e4842ad6b0579dadf94dc.psmdcp" Id="R2c4d421a8c624943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ab075031564bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e55db85df67421fab0388be48a8087c.psmdcp" Id="R1f23fda34b44430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>