--- v14 (2026-07-26)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ab075031564bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e55db85df67421fab0388be48a8087c.psmdcp" Id="R1f23fda34b44430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4956277615f34fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dda371a98c2d466e9f12e318628c46a8.psmdcp" Id="Rfbafe6102b954f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>