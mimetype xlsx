--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4956277615f34fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dda371a98c2d466e9f12e318628c46a8.psmdcp" Id="Rfbafe6102b954f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0037f145ad642ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f738b41bce664c71abf45d1193b1a911.psmdcp" Id="Raecdf3fdc2d04a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>