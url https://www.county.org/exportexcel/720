--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec69d96f9f3b41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48aa5533aec841dabb3bda6f0ef15614.psmdcp" Id="R52e6f3586b52452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041adcdc2604425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9817049f0b434ca0aeb3fbcf32e10070.psmdcp" Id="R67bcc128ed8541a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>