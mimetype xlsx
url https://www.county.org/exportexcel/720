--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041adcdc2604425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9817049f0b434ca0aeb3fbcf32e10070.psmdcp" Id="R67bcc128ed8541a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad023df7393465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e93c2321064e45759b3ccedf847caf8e.psmdcp" Id="R77ad9e9676444399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>