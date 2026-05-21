--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad023df7393465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e93c2321064e45759b3ccedf847caf8e.psmdcp" Id="R77ad9e9676444399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra026796fa0b946df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da108bc995554fec90363e170bf191ea.psmdcp" Id="Re9b66afd87eb4ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>