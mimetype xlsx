--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra026796fa0b946df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da108bc995554fec90363e170bf191ea.psmdcp" Id="Re9b66afd87eb4ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426324f5e5ed46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f355e6f8e2f8422fb71e26361b4d6793.psmdcp" Id="R56da38a1e17c49b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>