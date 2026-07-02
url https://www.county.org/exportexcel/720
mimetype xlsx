--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426324f5e5ed46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f355e6f8e2f8422fb71e26361b4d6793.psmdcp" Id="R56da38a1e17c49b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8b3749befc4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc09f9d7029943f69731aff583616629.psmdcp" Id="Raeb4c1f9d8bc474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>