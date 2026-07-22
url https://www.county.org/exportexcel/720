--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8b3749befc4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc09f9d7029943f69731aff583616629.psmdcp" Id="Raeb4c1f9d8bc474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfb607983c5465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ebb2814828040fd8ee8a256b0fb848c.psmdcp" Id="Rcc2eef1214144ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>