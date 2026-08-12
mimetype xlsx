--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfb607983c5465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ebb2814828040fd8ee8a256b0fb848c.psmdcp" Id="Rcc2eef1214144ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14862ec877644ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e982892ab05548c6b2e33a011e8215af.psmdcp" Id="R7753a073ce084ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>