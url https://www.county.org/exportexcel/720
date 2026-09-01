--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14862ec877644ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e982892ab05548c6b2e33a011e8215af.psmdcp" Id="R7753a073ce084ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c6da58c6364691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d121ac03c1a34d589fb857318fbef432.psmdcp" Id="Rf9a2356e47e14135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>