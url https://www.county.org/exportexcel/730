--- v7 (2026-03-22)
+++ v8 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4ec0e855d44f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6336bc94d35f46258bc259197423e9bc.psmdcp" Id="R8ac2e008b37e40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re433669c888d45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc70138e37da4b5291b6e0fce47c6cdd.psmdcp" Id="Rf852bfdcae2d479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>