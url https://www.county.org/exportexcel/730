--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re433669c888d45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc70138e37da4b5291b6e0fce47c6cdd.psmdcp" Id="Rf852bfdcae2d479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3a2e13d51d46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e698b860f4fc4bbd8c89f92a4b7bfe21.psmdcp" Id="Rcbefc11c3f074929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>