--- v9 (2026-05-02)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3a2e13d51d46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e698b860f4fc4bbd8c89f92a4b7bfe21.psmdcp" Id="Rcbefc11c3f074929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6d793f4ac841ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d866a62154c4ff9bc46c5c7df8e5ce1.psmdcp" Id="R8b8d029312334708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>