--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6d793f4ac841ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d866a62154c4ff9bc46c5c7df8e5ce1.psmdcp" Id="R8b8d029312334708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a495d24a8bb4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc9d739302a940689747c157df3e0e60.psmdcp" Id="R4afb533105e44a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>