--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a495d24a8bb4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc9d739302a940689747c157df3e0e60.psmdcp" Id="R4afb533105e44a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff87a01794a34578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a904a5b7a594f68bb9788c5a56a32cf.psmdcp" Id="R880c12037e9e47a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>