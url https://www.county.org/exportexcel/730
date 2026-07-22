--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff87a01794a34578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a904a5b7a594f68bb9788c5a56a32cf.psmdcp" Id="R880c12037e9e47a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47016af387ab4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1a7045bf1d6471db943b8163cf0d5fb.psmdcp" Id="R9ebbe725d6b74b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>