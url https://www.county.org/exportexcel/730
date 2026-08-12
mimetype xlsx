--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47016af387ab4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1a7045bf1d6471db943b8163cf0d5fb.psmdcp" Id="R9ebbe725d6b74b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f521cd8b2294585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c866b0bf951440f1b4ab545a49db2a80.psmdcp" Id="R1704506a2be041dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>