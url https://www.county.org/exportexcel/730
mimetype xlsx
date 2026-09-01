--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f521cd8b2294585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c866b0bf951440f1b4ab545a49db2a80.psmdcp" Id="R1704506a2be041dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bd404cb81d4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2adbe06238874eff95c8426e905f1505.psmdcp" Id="R31d1284c775b48f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>