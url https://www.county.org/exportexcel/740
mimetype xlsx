--- v6 (2026-03-23)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51599dbceec4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01be9d0651594db3bdc758b2415ccee5.psmdcp" Id="R255bad8d593d4dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a598db62120431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84516c5cda9d4fb6967dd1b62f8c49a0.psmdcp" Id="R3095463521ad4014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>