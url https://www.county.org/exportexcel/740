--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a598db62120431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84516c5cda9d4fb6967dd1b62f8c49a0.psmdcp" Id="R3095463521ad4014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cd0062df294c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b96411b21994c9395e9c20fd9ba1ed0.psmdcp" Id="R3cd2a38b56244b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>