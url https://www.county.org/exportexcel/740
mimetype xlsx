--- v8 (2026-05-03)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cd0062df294c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b96411b21994c9395e9c20fd9ba1ed0.psmdcp" Id="R3cd2a38b56244b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0c87ac03d94cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d33944d62f947e380792af009b37972.psmdcp" Id="Ref88dbfe2d674cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>