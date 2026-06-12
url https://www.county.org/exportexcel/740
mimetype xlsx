--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0c87ac03d94cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d33944d62f947e380792af009b37972.psmdcp" Id="Ref88dbfe2d674cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7356622c074aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6417d11247ea475ab321efec097a1c46.psmdcp" Id="R7808b746a1a94af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>