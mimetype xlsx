--- v10 (2026-06-12)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7356622c074aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6417d11247ea475ab321efec097a1c46.psmdcp" Id="R7808b746a1a94af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c26eb1297f4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85a1fc08ae0e463d8beb3da23e3a5807.psmdcp" Id="Ra00f115a94484c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>