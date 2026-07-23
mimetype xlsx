--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c26eb1297f4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85a1fc08ae0e463d8beb3da23e3a5807.psmdcp" Id="Ra00f115a94484c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039e5aa049434a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92a7a83e9fe4d778827cbe231013b40.psmdcp" Id="R79f8de315e464268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>