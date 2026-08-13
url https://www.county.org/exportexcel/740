--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039e5aa049434a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92a7a83e9fe4d778827cbe231013b40.psmdcp" Id="R79f8de315e464268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4778269a9ed4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3e7f3e050cf4cc7a28decc85fbf64f4.psmdcp" Id="R4a59f9cf0362465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>