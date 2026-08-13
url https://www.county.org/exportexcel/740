--- v13 (2026-08-13)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4778269a9ed4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3e7f3e050cf4cc7a28decc85fbf64f4.psmdcp" Id="R4a59f9cf0362465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda04c3709624c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21be980ed95b4007b8b95465e45c8fe2.psmdcp" Id="Rcc643f10fe5b4bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>