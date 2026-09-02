--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda04c3709624c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21be980ed95b4007b8b95465e45c8fe2.psmdcp" Id="Rcc643f10fe5b4bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5253a0c93b5f402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43c05aed48e546e88f801afcada7569a.psmdcp" Id="R5fca69fedafb4bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>