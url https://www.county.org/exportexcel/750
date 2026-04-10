--- v6 (2026-03-21)
+++ v7 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e484b1c6c774f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67c96abf0b99450c98ff2ed323e1274c.psmdcp" Id="Rac2a7c9d84a74373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73e055f232c47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff0f623b3a1f43caaf9fc23335991d36.psmdcp" Id="Re3a3b1171bf54ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>