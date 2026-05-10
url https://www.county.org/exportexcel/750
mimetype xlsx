--- v7 (2026-04-10)
+++ v8 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73e055f232c47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff0f623b3a1f43caaf9fc23335991d36.psmdcp" Id="Re3a3b1171bf54ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16ccb2a9f3d47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622dfff7996849a2a53e6c34f2d9a709.psmdcp" Id="Rc3783438159a4bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>