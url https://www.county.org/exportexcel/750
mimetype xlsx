--- v8 (2026-05-10)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16ccb2a9f3d47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622dfff7996849a2a53e6c34f2d9a709.psmdcp" Id="Rc3783438159a4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffaca17d3834079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6287faaedc5e4e08ab00841e4e490eb2.psmdcp" Id="Rd6a2c75023a64951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>