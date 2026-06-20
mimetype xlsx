--- v9 (2026-05-30)
+++ v10 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffaca17d3834079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6287faaedc5e4e08ab00841e4e490eb2.psmdcp" Id="Rd6a2c75023a64951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670c70ff09f043a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13e1db9efede4e7983a1bf32b4a9ef61.psmdcp" Id="Ref4d4e830f0a445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>