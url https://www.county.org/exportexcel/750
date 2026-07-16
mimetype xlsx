--- v10 (2026-06-20)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670c70ff09f043a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13e1db9efede4e7983a1bf32b4a9ef61.psmdcp" Id="Ref4d4e830f0a445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387fb1f46d0b4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48c99491ca4544baa50ac6a329247fa7.psmdcp" Id="Rb0f582b5757645d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>