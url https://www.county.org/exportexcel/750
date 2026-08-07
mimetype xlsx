--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387fb1f46d0b4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48c99491ca4544baa50ac6a329247fa7.psmdcp" Id="Rb0f582b5757645d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91172a168495455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0150efaef2a84ac387f71250c4eafc83.psmdcp" Id="Raea80e8b4f6d4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>