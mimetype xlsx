--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91172a168495455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0150efaef2a84ac387f71250c4eafc83.psmdcp" Id="Raea80e8b4f6d4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c0e176d3fc40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e862ed7a58a240b4b19c57cb84050616.psmdcp" Id="R60b5a1b3e4734782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>