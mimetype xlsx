--- v6 (2026-03-22)
+++ v7 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3cb3831ee949a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e5c1c1c215843cb942a373af3f376e2.psmdcp" Id="Rb8a6cc6b8adb44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b6d80c44974742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec7444bc1aa64f53bdc1a803946d2dcb.psmdcp" Id="Ra01ff25e1152446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>