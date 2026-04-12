--- v7 (2026-04-12)
+++ v8 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b6d80c44974742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec7444bc1aa64f53bdc1a803946d2dcb.psmdcp" Id="Ra01ff25e1152446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78cde205392043a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccf3ca51055e456db8c6c3275abf612a.psmdcp" Id="R0ec7cc450cb44d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>