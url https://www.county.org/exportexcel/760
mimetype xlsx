--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78cde205392043a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccf3ca51055e456db8c6c3275abf612a.psmdcp" Id="R0ec7cc450cb44d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399c54ded41645b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6273cd502d934d39bca947f078b0c0a0.psmdcp" Id="Rb8a04b6c09f8464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>