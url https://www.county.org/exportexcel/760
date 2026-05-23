--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399c54ded41645b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6273cd502d934d39bca947f078b0c0a0.psmdcp" Id="Rb8a04b6c09f8464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e9aadc3a1b4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9150bb47171341be8fea4c3f574642da.psmdcp" Id="R02b782672166459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>