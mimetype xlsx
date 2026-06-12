--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e9aadc3a1b4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9150bb47171341be8fea4c3f574642da.psmdcp" Id="R02b782672166459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcda2e220f642e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91948ef4a9945a8867f4e3fda6d45ac.psmdcp" Id="R3fff5f3521d54b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>