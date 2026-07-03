--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcda2e220f642e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91948ef4a9945a8867f4e3fda6d45ac.psmdcp" Id="R3fff5f3521d54b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra008492ea6f94f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a6369e46555496b9505ef33d210158d.psmdcp" Id="Rd44cdd674e454082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>