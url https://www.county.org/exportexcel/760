--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra008492ea6f94f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a6369e46555496b9505ef33d210158d.psmdcp" Id="Rd44cdd674e454082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0110f3ad994189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c3a0f256aa34e419e563ec79ae874f3.psmdcp" Id="R3f1ba39ea02d43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>