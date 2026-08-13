--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0110f3ad994189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c3a0f256aa34e419e563ec79ae874f3.psmdcp" Id="R3f1ba39ea02d43b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83360ba6b6b3494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4ea4b5dd7404366b8c6e8101cbdb01f.psmdcp" Id="Rfe10d3ca8adb49f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>