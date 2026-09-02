--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83360ba6b6b3494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4ea4b5dd7404366b8c6e8101cbdb01f.psmdcp" Id="Rfe10d3ca8adb49f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc982b55d2c664041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92171b540758420b883cb3457868bcf9.psmdcp" Id="R7c3d5e6e5d324ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>