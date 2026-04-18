--- v8 (2026-03-27)
+++ v9 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aefb2e954a84eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/add54559b7044c1f9d025e8aa39f7e7a.psmdcp" Id="R7a8492eec4d84205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3b89d9c27e41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7445bcef6e19451bb7674baa1f031cf1.psmdcp" Id="Rf94a720482ec495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>