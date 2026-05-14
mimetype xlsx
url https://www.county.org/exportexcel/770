--- v9 (2026-04-18)
+++ v10 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3b89d9c27e41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7445bcef6e19451bb7674baa1f031cf1.psmdcp" Id="Rf94a720482ec495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1561b69e0e34f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bd9e37825394884a3993ea8f19d745a.psmdcp" Id="Ra32b71a3829d4472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>