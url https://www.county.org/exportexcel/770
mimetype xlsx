--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1561b69e0e34f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bd9e37825394884a3993ea8f19d745a.psmdcp" Id="Ra32b71a3829d4472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc4e26ebcd44efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bc223aa358348df97913642027f0402.psmdcp" Id="Rc18ad9fd50884df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>