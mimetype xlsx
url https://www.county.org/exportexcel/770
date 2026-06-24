--- v11 (2026-06-03)
+++ v12 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc4e26ebcd44efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bc223aa358348df97913642027f0402.psmdcp" Id="Rc18ad9fd50884df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68b4ebb51954ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/009dc5303ee64357a0a6d997320c0ab3.psmdcp" Id="R3a0e70aaaa9d478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>