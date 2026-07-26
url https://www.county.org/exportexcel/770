--- v12 (2026-06-24)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68b4ebb51954ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/009dc5303ee64357a0a6d997320c0ab3.psmdcp" Id="R3a0e70aaaa9d478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree864c4b102d4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bd812823149438aa785821c589f82e1.psmdcp" Id="Rf5d8aea3b0124c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>