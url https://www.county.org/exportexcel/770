--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree864c4b102d4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bd812823149438aa785821c589f82e1.psmdcp" Id="Rf5d8aea3b0124c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a7e1759ec3430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9c7877549474abeacf9b922be5ec764.psmdcp" Id="Rc5c82709cfb04fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>