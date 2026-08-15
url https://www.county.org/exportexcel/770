--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a7e1759ec3430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9c7877549474abeacf9b922be5ec764.psmdcp" Id="Rc5c82709cfb04fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275c183c8dd24dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fa76e95882640518d8facb260348b2b.psmdcp" Id="R4e24cf9e78f24faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>