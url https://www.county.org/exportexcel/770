--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275c183c8dd24dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fa76e95882640518d8facb260348b2b.psmdcp" Id="R4e24cf9e78f24faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad77725d53004b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c289b0542644e84ba1dd468db40a08f.psmdcp" Id="Rcacb5f0947874315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>