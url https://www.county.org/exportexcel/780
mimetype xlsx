--- v5 (2026-03-06)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f610d55b5944641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bc1075895124277b517349aa23b24f9.psmdcp" Id="Rc0a8ea236325432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9037f811594405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbeebaa3c8294fc89c200c7b866c8eef.psmdcp" Id="R45644e09faaa482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>