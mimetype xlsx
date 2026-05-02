--- v6 (2026-04-01)
+++ v7 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9037f811594405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbeebaa3c8294fc89c200c7b866c8eef.psmdcp" Id="R45644e09faaa482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05bf93031f1945b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e634dccaa8ce4fef97b15899129a1a2d.psmdcp" Id="Rb373adb189fd44f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>