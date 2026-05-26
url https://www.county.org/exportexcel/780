--- v7 (2026-05-02)
+++ v8 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05bf93031f1945b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e634dccaa8ce4fef97b15899129a1a2d.psmdcp" Id="Rb373adb189fd44f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a302265733408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3408a46fdc9a40398ca6dc9097b3386d.psmdcp" Id="Rdbe8aafe299f46ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>