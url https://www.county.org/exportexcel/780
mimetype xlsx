--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a302265733408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3408a46fdc9a40398ca6dc9097b3386d.psmdcp" Id="Rdbe8aafe299f46ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f314f200dbc453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b3098d823a74096852c8643476ea84c.psmdcp" Id="R053a46b8910b4bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>