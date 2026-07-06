--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f314f200dbc453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b3098d823a74096852c8643476ea84c.psmdcp" Id="R053a46b8910b4bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd02a8bc255406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/507d0ecc1913479083d6733f4139535e.psmdcp" Id="Rc2f0b7d2cafe47c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>