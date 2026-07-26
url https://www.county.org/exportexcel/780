--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd02a8bc255406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/507d0ecc1913479083d6733f4139535e.psmdcp" Id="Rc2f0b7d2cafe47c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72e462e9f7a4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97bac779d024bd5a6390bc55d412cf7.psmdcp" Id="Raf7f526473b54e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>