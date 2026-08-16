--- v11 (2026-07-26)
+++ v12 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72e462e9f7a4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97bac779d024bd5a6390bc55d412cf7.psmdcp" Id="Raf7f526473b54e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e4b5a08bf141a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae3b0edfb823496cbe2591ea96d26de0.psmdcp" Id="R9eba90e5a3104c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>