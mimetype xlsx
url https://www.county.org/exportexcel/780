--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e4b5a08bf141a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae3b0edfb823496cbe2591ea96d26de0.psmdcp" Id="R9eba90e5a3104c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75aa8fce0fcf4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af59c2ea33d34e9a9e6f05817d8d4516.psmdcp" Id="R88708fe4fa1f4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>