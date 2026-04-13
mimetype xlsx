--- v10 (2026-03-23)
+++ v11 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28417ef485f4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bff8efdb95447e3a6e8f6d903691d92.psmdcp" Id="Rcd67cf8a2c4943e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c0e7d27b324d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/042985902c0b428ba6afef6e8228d772.psmdcp" Id="Rf8eae8dac1aa43bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>