--- v11 (2026-04-13)
+++ v12 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c0e7d27b324d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/042985902c0b428ba6afef6e8228d772.psmdcp" Id="Rf8eae8dac1aa43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eff5024e8124095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07af2ba983284bc7a42e8216f3088942.psmdcp" Id="R7ebd6bf113374f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>