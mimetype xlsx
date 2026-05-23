--- v12 (2026-05-03)
+++ v13 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eff5024e8124095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07af2ba983284bc7a42e8216f3088942.psmdcp" Id="R7ebd6bf113374f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69febfccd8ad4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a2eb81939aa4534a736c98be7bb0d75.psmdcp" Id="R5a797795a0ac43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>