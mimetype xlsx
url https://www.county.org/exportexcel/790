--- v13 (2026-05-23)
+++ v14 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69febfccd8ad4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a2eb81939aa4534a736c98be7bb0d75.psmdcp" Id="R5a797795a0ac43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c366ba44214041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72145deac24549028923f92b97f00f2b.psmdcp" Id="R2376403b0b0242e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>