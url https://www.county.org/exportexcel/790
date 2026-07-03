--- v14 (2026-06-12)
+++ v15 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c366ba44214041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72145deac24549028923f92b97f00f2b.psmdcp" Id="R2376403b0b0242e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f52944be6c14d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72589df8c3b84a2aa4487c079640367b.psmdcp" Id="R35c2a49437504c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>