--- v15 (2026-07-03)
+++ v16 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f52944be6c14d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72589df8c3b84a2aa4487c079640367b.psmdcp" Id="R35c2a49437504c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e505a40e10240e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d03271454571442686a032ebe4c39218.psmdcp" Id="R1ccc3b79b55342a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>