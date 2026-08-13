--- v16 (2026-07-23)
+++ v17 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e505a40e10240e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d03271454571442686a032ebe4c39218.psmdcp" Id="R1ccc3b79b55342a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a658e5b9e44588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b39dd43ca484a3a8d12020e70f75b4e.psmdcp" Id="R043cbc068fb04522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>