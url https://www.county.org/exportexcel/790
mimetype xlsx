--- v17 (2026-08-13)
+++ v18 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a658e5b9e44588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b39dd43ca484a3a8d12020e70f75b4e.psmdcp" Id="R043cbc068fb04522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb978ef903bc448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53ec6e190cd4489e9ce5c21a900ceadb.psmdcp" Id="Rc238a5ee02dd49da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>