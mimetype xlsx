--- v18 (2026-08-13)
+++ v19 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb978ef903bc448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53ec6e190cd4489e9ce5c21a900ceadb.psmdcp" Id="Rc238a5ee02dd49da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510f5c6565bb4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed5362f852fd4de38ab2f9525427714b.psmdcp" Id="R1587d16aa57e40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>