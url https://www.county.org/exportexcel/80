--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e57d88c4b264749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92019c4a6ec94afbb2367d29bfb488e7.psmdcp" Id="R74b24a0556364a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4730be5d6b344303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d866f779b4da44149648522ba643b7d4.psmdcp" Id="Ra75ab8841aa04807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>