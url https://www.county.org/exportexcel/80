--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4730be5d6b344303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d866f779b4da44149648522ba643b7d4.psmdcp" Id="Ra75ab8841aa04807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb60f026c5014411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8c35532daa54c1b8de8fe8fb7765a04.psmdcp" Id="Rb1c4e90ff92d487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>