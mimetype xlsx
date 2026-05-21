--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb60f026c5014411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8c35532daa54c1b8de8fe8fb7765a04.psmdcp" Id="Rb1c4e90ff92d487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89502cfad47e4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aae80cd457664d0aa77cc3d7017031f6.psmdcp" Id="Rc57329842dc6463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>