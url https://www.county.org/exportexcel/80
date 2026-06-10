--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89502cfad47e4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aae80cd457664d0aa77cc3d7017031f6.psmdcp" Id="Rc57329842dc6463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613ee536c14d44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db52bdfebeeb46b68874eb6389e3e270.psmdcp" Id="R9b4037a4dde04bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>