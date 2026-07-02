--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613ee536c14d44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db52bdfebeeb46b68874eb6389e3e270.psmdcp" Id="R9b4037a4dde04bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb931fbe0ae2c4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/158e3d04abb04ca2a378c06192e50b3d.psmdcp" Id="R7a2cb1983d0c4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>