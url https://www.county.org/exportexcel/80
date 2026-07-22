--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb931fbe0ae2c4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/158e3d04abb04ca2a378c06192e50b3d.psmdcp" Id="R7a2cb1983d0c4f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f884a4768814650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c8b7fe6346e4b28a7d3ecb6a3e219ce.psmdcp" Id="R5953929b041f42f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>