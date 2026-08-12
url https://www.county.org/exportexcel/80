--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f884a4768814650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c8b7fe6346e4b28a7d3ecb6a3e219ce.psmdcp" Id="R5953929b041f42f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b1b94596f74a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c653a902163643d4b80bd7304a59aa70.psmdcp" Id="R8277a72c0a294c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>