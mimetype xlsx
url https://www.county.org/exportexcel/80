--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b1b94596f74a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c653a902163643d4b80bd7304a59aa70.psmdcp" Id="R8277a72c0a294c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9c1365d8454d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ea24a950a974b28a757d474528bc14a.psmdcp" Id="R8b742d7d7b064d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>