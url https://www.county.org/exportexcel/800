--- v5 (2026-03-06)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a23a4a08a24e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9af101d6deb4c4b966fe245794ab32f.psmdcp" Id="R25501a2604df4118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d467e049b640c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/849b797d00f8457ab29b1366cde3b53e.psmdcp" Id="R7d3faa4090304d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>