--- v6 (2026-04-01)
+++ v7 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d467e049b640c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/849b797d00f8457ab29b1366cde3b53e.psmdcp" Id="R7d3faa4090304d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724fb5147fd646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93f84db5f5264e52a6e9c014dc92b089.psmdcp" Id="R8bad94966a4f425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>