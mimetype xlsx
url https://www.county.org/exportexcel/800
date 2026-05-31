--- v7 (2026-05-01)
+++ v8 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724fb5147fd646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93f84db5f5264e52a6e9c014dc92b089.psmdcp" Id="R8bad94966a4f425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5489023e6cbb4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0106a3ed13c4a8e8e0c5d83687c5b3b.psmdcp" Id="R47052bd921824e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>