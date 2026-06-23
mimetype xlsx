--- v8 (2026-05-31)
+++ v9 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5489023e6cbb4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0106a3ed13c4a8e8e0c5d83687c5b3b.psmdcp" Id="R47052bd921824e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22dce4eb0604411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a780280778842be8f802b93318fd5e2.psmdcp" Id="R6470e80831964b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>