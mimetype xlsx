--- v9 (2026-06-23)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22dce4eb0604411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a780280778842be8f802b93318fd5e2.psmdcp" Id="R6470e80831964b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06ddd2eb3274dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dffceb0cc1a141268d2bbf6c0bd396b1.psmdcp" Id="R1620d7127e4a4965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>