--- v10 (2026-07-18)
+++ v11 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06ddd2eb3274dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dffceb0cc1a141268d2bbf6c0bd396b1.psmdcp" Id="R1620d7127e4a4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39802676fc84640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0474c25ae5441138e65a2bdb6fc4e96.psmdcp" Id="R943f629983a34bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>