--- v11 (2026-08-13)
+++ v12 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39802676fc84640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0474c25ae5441138e65a2bdb6fc4e96.psmdcp" Id="R943f629983a34bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31abd20cb434dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6418b535389d456492e9599595a356f2.psmdcp" Id="Re7c5f5500c5b4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>