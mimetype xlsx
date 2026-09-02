--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31abd20cb434dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6418b535389d456492e9599595a356f2.psmdcp" Id="Re7c5f5500c5b4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d6ef4dc8fd4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/150a6a7267f347d7882bd901417dfc0c.psmdcp" Id="R8d3aed84f24549f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>