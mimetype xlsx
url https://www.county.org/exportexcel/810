--- v7 (2026-03-18)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dd5aabb2284dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99928478316d4a969f704ebb03e358f0.psmdcp" Id="R218a9953aa8543d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1aba4fdd8b42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a80f5bae8a040358f53cddd0b3434e1.psmdcp" Id="Rb347148dc20040be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>