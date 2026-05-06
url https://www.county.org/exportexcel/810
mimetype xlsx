--- v8 (2026-04-13)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1aba4fdd8b42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a80f5bae8a040358f53cddd0b3434e1.psmdcp" Id="Rb347148dc20040be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cac0b8d4c24bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d033ec023484b20ac9a4a64293c79af.psmdcp" Id="R17b221a4fc1c48e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>