--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cac0b8d4c24bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d033ec023484b20ac9a4a64293c79af.psmdcp" Id="R17b221a4fc1c48e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56f4c4835504242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3256cc4a320a43769883c51e39d703e2.psmdcp" Id="Rff482b77819b40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>