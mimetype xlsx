--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56f4c4835504242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3256cc4a320a43769883c51e39d703e2.psmdcp" Id="Rff482b77819b40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b8a923ba2a4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcd2d7fe4dd64239a02b1437e8134e77.psmdcp" Id="R90e4b942a6e7499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>