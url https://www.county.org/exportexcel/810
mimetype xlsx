--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b8a923ba2a4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcd2d7fe4dd64239a02b1437e8134e77.psmdcp" Id="R90e4b942a6e7499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168872e8702a4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3a0a7d4acb3483ea2ca507eb5c9fcb6.psmdcp" Id="Rf45eb0a678cf4330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>