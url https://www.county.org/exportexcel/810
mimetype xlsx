--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168872e8702a4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3a0a7d4acb3483ea2ca507eb5c9fcb6.psmdcp" Id="Rf45eb0a678cf4330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab8e6e697934b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846e6503fba94c589e99f1495a15f772.psmdcp" Id="R92ed85a7c17441ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>