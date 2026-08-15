--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab8e6e697934b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846e6503fba94c589e99f1495a15f772.psmdcp" Id="R92ed85a7c17441ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d0973ef16b4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aabba4686a6430fb734a9e2e748a8ff.psmdcp" Id="R1046da86276c43e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>