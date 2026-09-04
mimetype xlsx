--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d0973ef16b4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aabba4686a6430fb734a9e2e748a8ff.psmdcp" Id="R1046da86276c43e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57def16ccd724752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9267cbb514d44772abbdca1aae355cf4.psmdcp" Id="R3786563867d24008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>