--- v7 (2026-03-26)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65296d88b11478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47114ccdf5744092ae7126335260b697.psmdcp" Id="Rdd8b39f8089142af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e806e2e6bc946ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13db59b00d12447cbcffe65dbef13432.psmdcp" Id="R5153039f338d4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>