--- v8 (2026-04-16)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e806e2e6bc946ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13db59b00d12447cbcffe65dbef13432.psmdcp" Id="R5153039f338d4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5bf0053b554ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a062c8a54104bf3be45a47b95b71092.psmdcp" Id="Re9404fd785f94b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>