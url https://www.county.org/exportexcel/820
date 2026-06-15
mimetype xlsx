--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5bf0053b554ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a062c8a54104bf3be45a47b95b71092.psmdcp" Id="Re9404fd785f94b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bc21efbdaa4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9eda681bf27486b9587aaf43cdce7ed.psmdcp" Id="R3c4a2e81d0344a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>