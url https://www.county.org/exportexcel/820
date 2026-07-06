--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bc21efbdaa4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9eda681bf27486b9587aaf43cdce7ed.psmdcp" Id="R3c4a2e81d0344a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1711a9fafd9482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b4629a441645e0a3407d44089de9b4.psmdcp" Id="R69ce3c47fa30412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>