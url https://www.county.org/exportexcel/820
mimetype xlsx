--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1711a9fafd9482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b4629a441645e0a3407d44089de9b4.psmdcp" Id="R69ce3c47fa30412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27b69b0f4b848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d74e3d8612544728eac37e4f7e24ca0.psmdcp" Id="Re4ced099f2b94752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>