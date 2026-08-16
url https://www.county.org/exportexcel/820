--- v12 (2026-07-26)
+++ v13 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27b69b0f4b848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d74e3d8612544728eac37e4f7e24ca0.psmdcp" Id="Re4ced099f2b94752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebb2d7efc534f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fc8ba2dc5534d2cba5b0f39c9c0e025.psmdcp" Id="Re6d01c001c2641fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>