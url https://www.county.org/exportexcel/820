--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebb2d7efc534f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fc8ba2dc5534d2cba5b0f39c9c0e025.psmdcp" Id="Re6d01c001c2641fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d7e6e0b3844c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1188ecc8dd1041c6a6b34e7b319600f1.psmdcp" Id="Rd3c4d4caf394418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>