--- v7 (2026-03-03)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7040c52b7e9646d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1977ea4d36ef484ea4deb1dc9a512077.psmdcp" Id="Rc748fe60380f499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc65d5d58694749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12f00061284f4e91a127dc713e4612c0.psmdcp" Id="R392efd720732469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>