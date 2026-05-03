--- v8 (2026-04-01)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc65d5d58694749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12f00061284f4e91a127dc713e4612c0.psmdcp" Id="R392efd720732469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d95775363643b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765bc30aaf334c7bbe4a87216556a69b.psmdcp" Id="R5baf40f3acfb4a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>