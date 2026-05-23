--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d95775363643b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765bc30aaf334c7bbe4a87216556a69b.psmdcp" Id="R5baf40f3acfb4a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree85daa1efa1484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/906207b5e856425fa7349821ea394068.psmdcp" Id="R311c4359fde54c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>