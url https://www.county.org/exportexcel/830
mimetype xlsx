--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree85daa1efa1484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/906207b5e856425fa7349821ea394068.psmdcp" Id="R311c4359fde54c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa095d53d37648a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4691f2fd7b374f0c9ca7945a289583f0.psmdcp" Id="Rb0bc70d64ae44dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>