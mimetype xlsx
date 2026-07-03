--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa095d53d37648a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4691f2fd7b374f0c9ca7945a289583f0.psmdcp" Id="Rb0bc70d64ae44dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594c68b2d38b4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbbac2b659f444908cd16083c0bef2e7.psmdcp" Id="R988cb3bec1fc4d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>