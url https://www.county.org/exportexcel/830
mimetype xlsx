--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594c68b2d38b4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbbac2b659f444908cd16083c0bef2e7.psmdcp" Id="R988cb3bec1fc4d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18abdef202b64cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c74a2d59d8b44dea0bdd91002c7e692.psmdcp" Id="Re063066207b440eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>