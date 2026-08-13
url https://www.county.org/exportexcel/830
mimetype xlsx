--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18abdef202b64cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c74a2d59d8b44dea0bdd91002c7e692.psmdcp" Id="Re063066207b440eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ec8e138c5540f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/287c073bb49742a8ba0c4ea0b96bfb6a.psmdcp" Id="R497eb887e7264aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>