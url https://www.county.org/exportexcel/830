--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ec8e138c5540f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/287c073bb49742a8ba0c4ea0b96bfb6a.psmdcp" Id="R497eb887e7264aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ead3c861cf498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5431d2376be24e7797c9556f64247b10.psmdcp" Id="R096a97ed97af4c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>