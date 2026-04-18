--- v6 (2026-03-27)
+++ v7 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0738a673116400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8a753f3e17540cb98dc345dcdeedff7.psmdcp" Id="R96eeb2897e644dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9a64163d944e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ae36619747f4b12b1bc7ff067275559.psmdcp" Id="R6d80aa427c1e4747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>