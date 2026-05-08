--- v7 (2026-04-18)
+++ v8 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9a64163d944e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ae36619747f4b12b1bc7ff067275559.psmdcp" Id="R6d80aa427c1e4747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd68a616289c4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58d5779adc1448a7907020154db639d6.psmdcp" Id="R2eecad16ec47489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>