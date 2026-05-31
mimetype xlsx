--- v8 (2026-05-08)
+++ v9 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd68a616289c4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58d5779adc1448a7907020154db639d6.psmdcp" Id="R2eecad16ec47489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119eb0d6cd914b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/101b7076872c4df6af4526c4a08a6e61.psmdcp" Id="Rc62eae7430394716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>