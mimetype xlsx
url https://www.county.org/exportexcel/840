--- v9 (2026-05-31)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119eb0d6cd914b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/101b7076872c4df6af4526c4a08a6e61.psmdcp" Id="Rc62eae7430394716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a21006315e4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54c14b772430436b99b34c4997e64768.psmdcp" Id="Rf02ec7fd2742418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>