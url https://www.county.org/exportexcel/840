--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a21006315e4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54c14b772430436b99b34c4997e64768.psmdcp" Id="Rf02ec7fd2742418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b5ff44b4b34c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f458cb365b794cd381db7b91b5f403b6.psmdcp" Id="R4f7f81cfe9e340e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>