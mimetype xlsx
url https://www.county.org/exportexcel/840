--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b5ff44b4b34c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f458cb365b794cd381db7b91b5f403b6.psmdcp" Id="R4f7f81cfe9e340e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d76523e1f8047e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6637fb8b74f14971a351ddda7ec77070.psmdcp" Id="R1e26be34853049c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>