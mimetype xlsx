--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d76523e1f8047e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6637fb8b74f14971a351ddda7ec77070.psmdcp" Id="R1e26be34853049c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9f3f6797541d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bed261a1cac4d618068c0d4df0103e4.psmdcp" Id="Re157dde4a0704699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>