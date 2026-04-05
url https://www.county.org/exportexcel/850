--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5c94f5fbb94db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/435198864ffa4b71acf568c91642570c.psmdcp" Id="Rd57e44b2a0f941ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ba70ee65234f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4d4c9455a9f4e318044666923e871be.psmdcp" Id="R9466c37d2ae4459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>