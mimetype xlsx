--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ba70ee65234f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4d4c9455a9f4e318044666923e871be.psmdcp" Id="R9466c37d2ae4459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7a476e827c41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5949201fd3b44d6b908b74aefdc5fc5.psmdcp" Id="R2697c5025ff64343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>