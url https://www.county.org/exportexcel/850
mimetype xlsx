--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7a476e827c41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5949201fd3b44d6b908b74aefdc5fc5.psmdcp" Id="R2697c5025ff64343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01cd034136646fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abb62708562e45158c34e9afba96b1b4.psmdcp" Id="R80717a06458c41cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>