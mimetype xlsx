--- v8 (2026-05-15)
+++ v9 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01cd034136646fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abb62708562e45158c34e9afba96b1b4.psmdcp" Id="R80717a06458c41cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607b847ece9e4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8db39619c7d440c593c6516c9b061d86.psmdcp" Id="Ree945753afce4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>