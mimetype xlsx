--- v9 (2026-06-11)
+++ v10 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607b847ece9e4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8db39619c7d440c593c6516c9b061d86.psmdcp" Id="Ree945753afce4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec651b25dbb49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fec863d1c15c4dd3add244de45518384.psmdcp" Id="R8a2b11f832224434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>