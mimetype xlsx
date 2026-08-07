--- v10 (2026-07-16)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec651b25dbb49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fec863d1c15c4dd3add244de45518384.psmdcp" Id="R8a2b11f832224434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7923ea7606df449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5dbab391cba436a9f3b14260a876641.psmdcp" Id="R4caa9578a9b145ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>