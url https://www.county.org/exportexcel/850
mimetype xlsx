--- v11 (2026-08-07)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7923ea7606df449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5dbab391cba436a9f3b14260a876641.psmdcp" Id="R4caa9578a9b145ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31f52a28ca74b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df295c38b02a481590ab9ac989ec8d20.psmdcp" Id="R462082dc35a74050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>