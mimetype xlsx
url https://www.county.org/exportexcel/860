--- v6 (2026-03-26)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0061871994ff4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59c2038b5ffd4614b046112d8a3eb869.psmdcp" Id="R597dccc83fe847a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78b2ac370294501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d3473ea6cf45a980ef02140e5c5ef0.psmdcp" Id="R40617e2391aa4d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>