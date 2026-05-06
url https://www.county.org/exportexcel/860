--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78b2ac370294501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d3473ea6cf45a980ef02140e5c5ef0.psmdcp" Id="R40617e2391aa4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5dac5f86e74b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88abb38cd11d4712ac94b11afabcf4e9.psmdcp" Id="Re6fc99d1b2d041fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>