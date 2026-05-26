--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5dac5f86e74b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88abb38cd11d4712ac94b11afabcf4e9.psmdcp" Id="Re6fc99d1b2d041fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re963a89c10c1499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/353417cc6a37439e976c8f63f829e389.psmdcp" Id="Reea83d911a824be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>