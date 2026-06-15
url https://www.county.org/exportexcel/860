--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re963a89c10c1499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/353417cc6a37439e976c8f63f829e389.psmdcp" Id="Reea83d911a824be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07a5f37bacd417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a87093d5b87c436c937283c03b97e3bd.psmdcp" Id="R8e799020dc7e4322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>