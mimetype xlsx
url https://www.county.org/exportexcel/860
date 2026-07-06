--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07a5f37bacd417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a87093d5b87c436c937283c03b97e3bd.psmdcp" Id="R8e799020dc7e4322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7941e79ed1874a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19c3dd8240ca40eaacdc85efc008959f.psmdcp" Id="Rfd7bd36b1c314682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>