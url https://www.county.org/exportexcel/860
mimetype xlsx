--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7941e79ed1874a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19c3dd8240ca40eaacdc85efc008959f.psmdcp" Id="Rfd7bd36b1c314682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ec1b6b83a24658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e727a6b7315e4bcbbc5e404fc934695b.psmdcp" Id="R4ce385279dc541a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>