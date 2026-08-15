--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ec1b6b83a24658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e727a6b7315e4bcbbc5e404fc934695b.psmdcp" Id="R4ce385279dc541a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447341f8e65f4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70b940e8b3144364aa05d586b39c833c.psmdcp" Id="R740f13a63e784ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>