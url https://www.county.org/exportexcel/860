--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447341f8e65f4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70b940e8b3144364aa05d586b39c833c.psmdcp" Id="R740f13a63e784ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52535339d67437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bc0b824e2eb4604b3330d02433b1e6f.psmdcp" Id="R0c292edc7bf24245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>