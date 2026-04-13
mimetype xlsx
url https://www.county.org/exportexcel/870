--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52134819344248cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b2239f59e4745b1ae08bf1190626693.psmdcp" Id="R99d664f81fab4a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5e814965d1484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47f0c1146c1f49fcb32853cb542e5015.psmdcp" Id="R6ffaece6cbdb4e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>