--- v9 (2026-04-13)
+++ v10 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5e814965d1484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47f0c1146c1f49fcb32853cb542e5015.psmdcp" Id="R6ffaece6cbdb4e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74811f257f4d4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c53e3169d45842f2aacbcd93073f2c55.psmdcp" Id="R60189a80ba5b41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>