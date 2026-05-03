--- v10 (2026-04-13)
+++ v11 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74811f257f4d4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c53e3169d45842f2aacbcd93073f2c55.psmdcp" Id="R60189a80ba5b41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded94ee6ef6c4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b525a3a832a14c439c78dbc0182d24f6.psmdcp" Id="Rd9a53e48c37849d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>