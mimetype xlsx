--- v11 (2026-05-03)
+++ v12 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded94ee6ef6c4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b525a3a832a14c439c78dbc0182d24f6.psmdcp" Id="Rd9a53e48c37849d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3d2c881dd2445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bf3b55afb9d46408a0ab93afbdedb71.psmdcp" Id="Re33c487f0153477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>