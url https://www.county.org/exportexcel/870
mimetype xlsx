--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3d2c881dd2445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bf3b55afb9d46408a0ab93afbdedb71.psmdcp" Id="Re33c487f0153477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0eb06cdf7a4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ecfdd03e02f40028e3d3a415e6af436.psmdcp" Id="R54b5e82582a54480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>