--- v13 (2026-06-12)
+++ v14 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0eb06cdf7a4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ecfdd03e02f40028e3d3a415e6af436.psmdcp" Id="R54b5e82582a54480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bc0b46c7ca4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f48229644fe4c7ba82665e9df8c2a1e.psmdcp" Id="R17da12b3521d4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>