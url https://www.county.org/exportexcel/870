--- v14 (2026-07-03)
+++ v15 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bc0b46c7ca4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f48229644fe4c7ba82665e9df8c2a1e.psmdcp" Id="R17da12b3521d4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddfd37dabd546cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb2d773a51ae4d7e8712fca1f07e414e.psmdcp" Id="Rf715a6d3ec2c40d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>