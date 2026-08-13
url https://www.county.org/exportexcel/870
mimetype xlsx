--- v15 (2026-07-23)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddfd37dabd546cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb2d773a51ae4d7e8712fca1f07e414e.psmdcp" Id="Rf715a6d3ec2c40d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250e309a70394a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d92ab7090a047cc8331f4ffdb4d8bdc.psmdcp" Id="Rba5077eec70e4475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>