--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250e309a70394a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d92ab7090a047cc8331f4ffdb4d8bdc.psmdcp" Id="Rba5077eec70e4475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3917a7aba954a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a090471d511b41c0a830fc45c8fcd187.psmdcp" Id="R09ab7edd82ff4ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>