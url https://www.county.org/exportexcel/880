--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9663cf81ba4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d331444166934c388cf9b976590ec6c6.psmdcp" Id="R0b0030ae63a44513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58019177f7ae49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61cf2c5f0d834c9080c1c5c5901cb02a.psmdcp" Id="Rfed1a716ff59480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>