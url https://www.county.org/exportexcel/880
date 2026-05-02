--- v8 (2026-04-11)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58019177f7ae49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61cf2c5f0d834c9080c1c5c5901cb02a.psmdcp" Id="Rfed1a716ff59480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3228b077b3ac472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e13b66458d6941ec8e7b8d993003108c.psmdcp" Id="Re3d5968d2bd243e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>