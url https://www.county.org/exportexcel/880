--- v9 (2026-05-02)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3228b077b3ac472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e13b66458d6941ec8e7b8d993003108c.psmdcp" Id="Re3d5968d2bd243e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30119fb3f864413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7ac6ab18c204faa9201c78188fc38ba.psmdcp" Id="Rd378dc04cada45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>