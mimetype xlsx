--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30119fb3f864413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7ac6ab18c204faa9201c78188fc38ba.psmdcp" Id="Rd378dc04cada45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbda4c282474878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7680b256dbac4d75ae6860e6b36c6994.psmdcp" Id="R2be79b2f927f4df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>