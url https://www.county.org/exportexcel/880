--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbda4c282474878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7680b256dbac4d75ae6860e6b36c6994.psmdcp" Id="R2be79b2f927f4df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89878b40ab340c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce5e4d34f47a4067909e616a45dd01a9.psmdcp" Id="Rdfd03f3b96834dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>