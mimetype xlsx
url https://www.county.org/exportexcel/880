--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89878b40ab340c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce5e4d34f47a4067909e616a45dd01a9.psmdcp" Id="Rdfd03f3b96834dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dee06fb13448aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/108535068ef84b908a2f4736f0e754ed.psmdcp" Id="R1894225ee6c1469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>