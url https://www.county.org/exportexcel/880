--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dee06fb13448aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/108535068ef84b908a2f4736f0e754ed.psmdcp" Id="R1894225ee6c1469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4793635458684dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63bb70b3ed9246efbd7fce6715d07d6f.psmdcp" Id="R7f6abd0201e34731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>