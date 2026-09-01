--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4793635458684dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63bb70b3ed9246efbd7fce6715d07d6f.psmdcp" Id="R7f6abd0201e34731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4773291712424814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c54c34a89f8d4ef283744a93f6425974.psmdcp" Id="Rdf405a8f4bfd4d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>