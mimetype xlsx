--- v7 (2026-03-26)
+++ v8 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc339f03fd940ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd01d200e5994d49a75fb23d4f57f473.psmdcp" Id="Rc12c813de8944383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0852328de4674aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af1013eccb7547ccb544a23d1f1b0b56.psmdcp" Id="R72fa2f38428248f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>