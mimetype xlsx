--- v8 (2026-04-15)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0852328de4674aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af1013eccb7547ccb544a23d1f1b0b56.psmdcp" Id="R72fa2f38428248f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ce2d4840bc4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fb61de2014243f2b207e49e939f0dfc.psmdcp" Id="R6bbbf5b8835f4e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>