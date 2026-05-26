--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ce2d4840bc4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fb61de2014243f2b207e49e939f0dfc.psmdcp" Id="R6bbbf5b8835f4e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f5eed1422104dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e294654c5894b30baf38333d12185dd.psmdcp" Id="R8f1f7de2cc194a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>