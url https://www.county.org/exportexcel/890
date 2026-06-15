--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f5eed1422104dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e294654c5894b30baf38333d12185dd.psmdcp" Id="R8f1f7de2cc194a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3ac463c8f642fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a3c19452ac04f0ba5502141de000492.psmdcp" Id="R737e4c099c714c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>