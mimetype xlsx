--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3ac463c8f642fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a3c19452ac04f0ba5502141de000492.psmdcp" Id="R737e4c099c714c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d9ff04d5184441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5486c8c9f744b1aa3105ee88a0aeece.psmdcp" Id="Rf587690c7e3f4d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>