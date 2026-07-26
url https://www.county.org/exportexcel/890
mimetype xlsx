--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d9ff04d5184441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5486c8c9f744b1aa3105ee88a0aeece.psmdcp" Id="Rf587690c7e3f4d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9223aebbdc77436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e63fac1a2fb8481e8efb91508ad37bec.psmdcp" Id="R3aa17afacfb14a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>