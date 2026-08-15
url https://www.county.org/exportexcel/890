--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9223aebbdc77436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e63fac1a2fb8481e8efb91508ad37bec.psmdcp" Id="R3aa17afacfb14a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5026cb71b040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b321971b2444428afc85790a6ae2472.psmdcp" Id="R56d7f07afdcc42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>