--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5026cb71b040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b321971b2444428afc85790a6ae2472.psmdcp" Id="R56d7f07afdcc42c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2605396324c04e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a763ff09f8b94d129ae2cac93cb7ee2c.psmdcp" Id="R30259b89b39a45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>