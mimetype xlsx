--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2605396324c04e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a763ff09f8b94d129ae2cac93cb7ee2c.psmdcp" Id="R30259b89b39a45ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340ef8f5c8334204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46ff9c3092574d53b227b6df1ebeab2f.psmdcp" Id="R0c7bae0bbfeb4e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>