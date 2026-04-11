--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f1c82af6d543a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f959fda01b30482d8eb856ad62e89f90.psmdcp" Id="R95b62a63609b4354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6de2272aca46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7032b36e325470fb21d9bd7440bc2c9.psmdcp" Id="Ra608ed0b4e184377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>