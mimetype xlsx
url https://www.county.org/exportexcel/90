--- v7 (2026-04-11)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6de2272aca46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7032b36e325470fb21d9bd7440bc2c9.psmdcp" Id="Ra608ed0b4e184377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733972a322344f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8413299ff3514a809263848acb8d8984.psmdcp" Id="R1355337d233b43ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>