--- v8 (2026-05-15)
+++ v9 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733972a322344f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8413299ff3514a809263848acb8d8984.psmdcp" Id="R1355337d233b43ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7530b85bb54e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d530b52f72034de8a23661a94435cdf6.psmdcp" Id="Rae8b383768a54f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>