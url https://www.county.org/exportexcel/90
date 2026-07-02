--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7530b85bb54e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d530b52f72034de8a23661a94435cdf6.psmdcp" Id="Rae8b383768a54f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e470d5d543149ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5df8f5a744e40d6a04605e831d95638.psmdcp" Id="Rb66ee4406c7f4cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>