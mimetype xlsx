--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e470d5d543149ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5df8f5a744e40d6a04605e831d95638.psmdcp" Id="Rb66ee4406c7f4cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89263767007440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/825b86c1c3184219bf0dc1d9a303c6d0.psmdcp" Id="R1f6d4404323d41da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>