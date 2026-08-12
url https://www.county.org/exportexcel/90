--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89263767007440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/825b86c1c3184219bf0dc1d9a303c6d0.psmdcp" Id="R1f6d4404323d41da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30eb9a03894c444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1972edbffece4ba7b204592795fa3cfe.psmdcp" Id="R63ad33b1b36644db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>