--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30eb9a03894c444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1972edbffece4ba7b204592795fa3cfe.psmdcp" Id="R63ad33b1b36644db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25a8e859b54947a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09a810e20af2434c8e610eb717807b7c.psmdcp" Id="R7df8df1a25194c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>