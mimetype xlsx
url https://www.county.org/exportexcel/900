--- v8 (2026-03-26)
+++ v9 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec53d0e1082482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03761cd9c2114d30bfc7386c03a7041b.psmdcp" Id="R39e5df37f61b4f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2d7b6e8eb4424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d7a9e098194df0a2ace10f70e07ca9.psmdcp" Id="R3e8988f316264768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>