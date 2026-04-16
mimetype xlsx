--- v9 (2026-04-16)
+++ v10 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2d7b6e8eb4424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d7a9e098194df0a2ace10f70e07ca9.psmdcp" Id="R3e8988f316264768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a31b19cc2e041ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d61c8e8719b430fb9a798dc4ce52ad1.psmdcp" Id="R20e96b5f1d014488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>