--- v10 (2026-04-16)
+++ v11 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a31b19cc2e041ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d61c8e8719b430fb9a798dc4ce52ad1.psmdcp" Id="R20e96b5f1d014488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3892888bd32a4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c30192e0fc924024940c00e36226f160.psmdcp" Id="R6641ddd7336442b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>