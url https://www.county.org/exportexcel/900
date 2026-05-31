--- v11 (2026-05-06)
+++ v12 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3892888bd32a4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c30192e0fc924024940c00e36226f160.psmdcp" Id="R6641ddd7336442b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6aa706d9ec4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a998ebe356d422989ef2e4e30e041c6.psmdcp" Id="R9876d79e3c9c4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>