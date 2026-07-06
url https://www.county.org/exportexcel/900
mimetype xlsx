--- v12 (2026-05-31)
+++ v13 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6aa706d9ec4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a998ebe356d422989ef2e4e30e041c6.psmdcp" Id="R9876d79e3c9c4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5ce953119449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e8d7ac84fa346ee9de851d117be565a.psmdcp" Id="R9480ca0611844d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>