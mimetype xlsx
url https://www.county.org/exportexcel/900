--- v13 (2026-07-06)
+++ v14 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5ce953119449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e8d7ac84fa346ee9de851d117be565a.psmdcp" Id="R9480ca0611844d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313a1298e8a54994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12611c350cd1493b864d45820011fdcf.psmdcp" Id="R97907fe670084a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>