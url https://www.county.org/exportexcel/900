--- v14 (2026-07-26)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313a1298e8a54994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12611c350cd1493b864d45820011fdcf.psmdcp" Id="R97907fe670084a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690546cb0ef24f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e140f51ebf2b41b2951148acbf495e56.psmdcp" Id="R5921d6bcf0054066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>