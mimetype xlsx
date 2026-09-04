--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690546cb0ef24f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e140f51ebf2b41b2951148acbf495e56.psmdcp" Id="R5921d6bcf0054066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0f03cec38a4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f027c21845324182a1bb52f8fb07594c.psmdcp" Id="Rec89ca848f0b4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>