--- v17 (2026-09-06)
+++ v18 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762566ea3e464d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e491b04b42414357a3bdb2527e0ec7a9.psmdcp" Id="R8281a530d18043db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2111cd928f14d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe54bbe922f643eea5b170fbfc1599d5.psmdcp" Id="Rcff4d6791e4047c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>