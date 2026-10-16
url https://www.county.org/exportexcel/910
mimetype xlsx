--- v18 (2026-09-26)
+++ v19 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2111cd928f14d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe54bbe922f643eea5b170fbfc1599d5.psmdcp" Id="Rcff4d6791e4047c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree98874be4044ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3755b0656d445ff9c0b65d7b38fc3fd.psmdcp" Id="Rae0be9157c304e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>