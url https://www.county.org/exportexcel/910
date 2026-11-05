--- v19 (2026-10-16)
+++ v20 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree98874be4044ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3755b0656d445ff9c0b65d7b38fc3fd.psmdcp" Id="Rae0be9157c304e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafc7ed6f5cb4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d605af1005c45c088cc8c53c225efab.psmdcp" Id="R2136d3c5a9bc44a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>