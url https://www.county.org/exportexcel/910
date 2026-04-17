--- v9 (2026-03-27)
+++ v10 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267272b753f74ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5283eb2c0ac14c55b650169dd2607a4c.psmdcp" Id="R39c44bc915cb455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba5452b299f54cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/447adf51cd7a4ec282fde27e92173ee5.psmdcp" Id="Rce8939010e574689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>