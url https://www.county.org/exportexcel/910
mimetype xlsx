--- v10 (2026-04-17)
+++ v11 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba5452b299f54cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/447adf51cd7a4ec282fde27e92173ee5.psmdcp" Id="Rce8939010e574689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2fecfcf61f4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a0e67bd4d44455596b341be0ab24c6a.psmdcp" Id="Ra836b3aa2b2b4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>