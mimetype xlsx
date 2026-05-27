--- v11 (2026-05-07)
+++ v12 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2fecfcf61f4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a0e67bd4d44455596b341be0ab24c6a.psmdcp" Id="Ra836b3aa2b2b4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c0af86c0a1488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c0df95249864bf08b76d6d0de29e6ac.psmdcp" Id="R761900141aaa417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>