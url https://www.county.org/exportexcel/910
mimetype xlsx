--- v12 (2026-05-27)
+++ v13 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c0af86c0a1488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c0df95249864bf08b76d6d0de29e6ac.psmdcp" Id="R761900141aaa417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a3ea05ce7548a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5391c03a0d0c43c88ad7e1e3f88453de.psmdcp" Id="Re69f0c1bdbb34e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>