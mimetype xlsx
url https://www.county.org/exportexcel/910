--- v13 (2026-06-17)
+++ v14 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a3ea05ce7548a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5391c03a0d0c43c88ad7e1e3f88453de.psmdcp" Id="Re69f0c1bdbb34e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0b5c424e0f47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5775327ae64f47d087d7adfdab74c652.psmdcp" Id="R5013d6b7c5ad4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>