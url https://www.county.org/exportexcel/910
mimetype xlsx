--- v14 (2026-07-07)
+++ v15 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0b5c424e0f47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5775327ae64f47d087d7adfdab74c652.psmdcp" Id="R5013d6b7c5ad4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f98dcbf786e4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/275cd77bc2254f5f8456267f824f4121.psmdcp" Id="R590f98eebc2848cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>