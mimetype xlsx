--- v15 (2026-07-27)
+++ v16 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f98dcbf786e4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/275cd77bc2254f5f8456267f824f4121.psmdcp" Id="R590f98eebc2848cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc614208320456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c445e05ede634ef69ec1145c99e2514b.psmdcp" Id="R710906280c404799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>