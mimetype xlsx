--- v16 (2026-08-17)
+++ v17 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc614208320456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c445e05ede634ef69ec1145c99e2514b.psmdcp" Id="R710906280c404799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762566ea3e464d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e491b04b42414357a3bdb2527e0ec7a9.psmdcp" Id="R8281a530d18043db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>