--- v7 (2026-03-21)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc361d606ddf48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d546970f9ece4072b15a3cb9819a9a57.psmdcp" Id="R5415474869394f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b409991a9fc4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54e360137728436291dbb85a5526f43c.psmdcp" Id="Rcbaf3d44a5df4ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>