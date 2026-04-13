--- v8 (2026-04-13)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b409991a9fc4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54e360137728436291dbb85a5526f43c.psmdcp" Id="Rcbaf3d44a5df4ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d5a124fa68447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd0560f0c7814a10b8657156ec61b958.psmdcp" Id="Rd969517c00d940af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>