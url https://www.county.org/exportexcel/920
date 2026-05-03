--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d5a124fa68447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd0560f0c7814a10b8657156ec61b958.psmdcp" Id="Rd969517c00d940af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00222b026524fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f04697acf044645bc8682127ba99819.psmdcp" Id="Ra4f130d4d9694d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>