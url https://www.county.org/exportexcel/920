--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00222b026524fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f04697acf044645bc8682127ba99819.psmdcp" Id="Ra4f130d4d9694d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089c4c28b75e4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7b810fbc63d400d94e67577761ae645.psmdcp" Id="R5dbb70d3cff743f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>