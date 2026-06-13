--- v11 (2026-05-23)
+++ v12 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089c4c28b75e4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7b810fbc63d400d94e67577761ae645.psmdcp" Id="R5dbb70d3cff743f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22be434e7d8b4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d14028f00f6b42f28c4d7cebd20a4783.psmdcp" Id="R8e9b078fbc5441fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>