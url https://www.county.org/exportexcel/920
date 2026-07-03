--- v12 (2026-06-13)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22be434e7d8b4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d14028f00f6b42f28c4d7cebd20a4783.psmdcp" Id="R8e9b078fbc5441fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15ab03df3284a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a315ebaf5e7f47c8ae77e44cfd5d4087.psmdcp" Id="R262e94e55123465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>