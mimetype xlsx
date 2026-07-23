--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15ab03df3284a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a315ebaf5e7f47c8ae77e44cfd5d4087.psmdcp" Id="R262e94e55123465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a2159faee4400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23b0d83953a24c59b44d36606026b8ec.psmdcp" Id="R51026201a3d84436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>