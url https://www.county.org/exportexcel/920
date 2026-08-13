--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a2159faee4400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23b0d83953a24c59b44d36606026b8ec.psmdcp" Id="R51026201a3d84436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b5867295ef449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b1adeb068bd423e90747b9b4ec6dffa.psmdcp" Id="R95c735db05e24b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>