--- v15 (2026-08-13)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b5867295ef449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b1adeb068bd423e90747b9b4ec6dffa.psmdcp" Id="R95c735db05e24b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb774b289422c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9e23cf1009943ce855d03c3ca825f99.psmdcp" Id="Rb4f2c4f340c84bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>