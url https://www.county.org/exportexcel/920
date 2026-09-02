--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb774b289422c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9e23cf1009943ce855d03c3ca825f99.psmdcp" Id="Rb4f2c4f340c84bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b37e8143c048f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea3ec23f0bd44dfaaa019f9144a9d88.psmdcp" Id="R10a162e2ca1a4e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>