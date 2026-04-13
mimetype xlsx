--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e9baf631b0346fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f23a9d4dada74da5bed9fac562bfdcba.psmdcp" Id="R898ce9cdf49e4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e73bbf8aa0c4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b200ce1141d54704afb13d694871ad88.psmdcp" Id="Rc01a433b612e4fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>