--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e73bbf8aa0c4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b200ce1141d54704afb13d694871ad88.psmdcp" Id="Rc01a433b612e4fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0680618b79d14d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5ac0808eb304cb08959210057164bda.psmdcp" Id="R3178e8d35195455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>