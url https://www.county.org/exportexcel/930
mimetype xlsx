--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0680618b79d14d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5ac0808eb304cb08959210057164bda.psmdcp" Id="R3178e8d35195455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae822423c5134cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4dc78900ff8484984d2c2eb48d4ede6.psmdcp" Id="R4388dbdc772c4534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>