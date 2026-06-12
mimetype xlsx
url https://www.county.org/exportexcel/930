--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae822423c5134cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4dc78900ff8484984d2c2eb48d4ede6.psmdcp" Id="R4388dbdc772c4534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59e1ff3ecbb42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/306bf2b574b544f48b453278e8606f5a.psmdcp" Id="R9943882cd8754134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>