--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59e1ff3ecbb42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/306bf2b574b544f48b453278e8606f5a.psmdcp" Id="R9943882cd8754134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d410004986740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a792a4a654fa48c3a52898d65f2905d7.psmdcp" Id="Ree114909f6384b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>