--- v12 (2026-07-03)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d410004986740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a792a4a654fa48c3a52898d65f2905d7.psmdcp" Id="Ree114909f6384b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cf86f017854868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d1549a043a4787a7d65d3af931bb86.psmdcp" Id="R84c7204243314a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>