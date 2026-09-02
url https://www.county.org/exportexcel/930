--- v13 (2026-07-24)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cf86f017854868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d1549a043a4787a7d65d3af931bb86.psmdcp" Id="R84c7204243314a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e499ca4db24eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db5cae3ceb9c4b2ca134d1dbd9bd547d.psmdcp" Id="R9ac13510a4c54f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>