--- v6 (2026-03-23)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7685080ae1bb4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561946c0c4f74004b1ddcf3fb8a361cf.psmdcp" Id="R70ef2137e8664864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8b56953753469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb83bc05541c4bf89470c9f7067fe7ca.psmdcp" Id="R84c0c88c01644204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>