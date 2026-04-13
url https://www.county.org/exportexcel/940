--- v7 (2026-04-13)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8b56953753469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb83bc05541c4bf89470c9f7067fe7ca.psmdcp" Id="R84c0c88c01644204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341697252a7847e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dc538ac820e465891d022886a90cec3.psmdcp" Id="R7b9b3a41759643f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>