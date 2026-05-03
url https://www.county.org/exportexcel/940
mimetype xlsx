--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341697252a7847e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dc538ac820e465891d022886a90cec3.psmdcp" Id="R7b9b3a41759643f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd79516a3cf4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5013b8aa42442b3aff92d54177f8575.psmdcp" Id="R322dd96e88174044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>