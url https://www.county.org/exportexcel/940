--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd79516a3cf4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5013b8aa42442b3aff92d54177f8575.psmdcp" Id="R322dd96e88174044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca9c56980164cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e48cc816013544d495bc0c4f70a623e6.psmdcp" Id="Ra4476bdf1cea4ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>