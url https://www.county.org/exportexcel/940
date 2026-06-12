--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca9c56980164cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e48cc816013544d495bc0c4f70a623e6.psmdcp" Id="Ra4476bdf1cea4ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a9c2c7888b4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c5d7d8b5e08404aa9e799e1b96a7200.psmdcp" Id="R4a457581e2694d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>