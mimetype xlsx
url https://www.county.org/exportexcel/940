--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a9c2c7888b4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c5d7d8b5e08404aa9e799e1b96a7200.psmdcp" Id="R4a457581e2694d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecb20d73e3e4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28f5963ff6f84d81b3212f9f0efc1fe9.psmdcp" Id="R06785030812e4f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>