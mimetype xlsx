--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecb20d73e3e4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28f5963ff6f84d81b3212f9f0efc1fe9.psmdcp" Id="R06785030812e4f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c92be5dfce46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/675eb47f2c8d41c882884513f612df0b.psmdcp" Id="Rb5e77b80e8764721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>