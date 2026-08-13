--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c92be5dfce46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/675eb47f2c8d41c882884513f612df0b.psmdcp" Id="Rb5e77b80e8764721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce16221a9a1d4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8401b0487ca04678a257195c14482f14.psmdcp" Id="R103fe80d4f7d462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>