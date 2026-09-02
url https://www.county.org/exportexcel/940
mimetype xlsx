--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce16221a9a1d4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8401b0487ca04678a257195c14482f14.psmdcp" Id="R103fe80d4f7d462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a433190eca4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d916bdec082a4f3cb59223072e11d947.psmdcp" Id="R187562f8685c49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>