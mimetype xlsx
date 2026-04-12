--- v6 (2026-03-22)
+++ v7 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841abb9a7b974f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/000b0664f8254ad38afd7011d6d15f72.psmdcp" Id="R7a897b581d9149c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d71caeb1e0433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd1f5f95d39c4df39d6f9ca1b39336fb.psmdcp" Id="R9b73c5d36ac642a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>