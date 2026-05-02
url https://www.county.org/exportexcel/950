--- v7 (2026-04-12)
+++ v8 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d71caeb1e0433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd1f5f95d39c4df39d6f9ca1b39336fb.psmdcp" Id="R9b73c5d36ac642a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1860c71705a841f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8100e0697814d3baa9b554a3bd03bee.psmdcp" Id="R26359916d5eb4e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>