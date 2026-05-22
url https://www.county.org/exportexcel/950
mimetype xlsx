--- v8 (2026-05-02)
+++ v9 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1860c71705a841f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8100e0697814d3baa9b554a3bd03bee.psmdcp" Id="R26359916d5eb4e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f73464a1a34530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5e7501818724e20a0aa90f7b126b0ae.psmdcp" Id="Re39a62f242fa4cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>