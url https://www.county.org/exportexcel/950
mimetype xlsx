--- v9 (2026-05-22)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f73464a1a34530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5e7501818724e20a0aa90f7b126b0ae.psmdcp" Id="Re39a62f242fa4cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8d850d0e4e4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76e29fe5b1af4cecb1e0290cc09b7eea.psmdcp" Id="Rdff92070ea1e43ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>