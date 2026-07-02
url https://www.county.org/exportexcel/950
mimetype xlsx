--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8d850d0e4e4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76e29fe5b1af4cecb1e0290cc09b7eea.psmdcp" Id="Rdff92070ea1e43ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c6839ec4484319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62cd6f39bc194b4f9903eabb4151bf5b.psmdcp" Id="R64ed57ca4ca14d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>