--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c6839ec4484319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62cd6f39bc194b4f9903eabb4151bf5b.psmdcp" Id="R64ed57ca4ca14d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a01ac71f63470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7aef1d118a354152b1066df2472ccff7.psmdcp" Id="R5f076c944f3b4116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>