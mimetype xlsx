--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a01ac71f63470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7aef1d118a354152b1066df2472ccff7.psmdcp" Id="R5f076c944f3b4116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe3147984354093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/538b8e11a8874c5f97277d270593b47a.psmdcp" Id="R2a33922f85284d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>