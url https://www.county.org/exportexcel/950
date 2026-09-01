--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe3147984354093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/538b8e11a8874c5f97277d270593b47a.psmdcp" Id="R2a33922f85284d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60cd733d7024eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd99b6a9558148c6ab50bbb8ee857316.psmdcp" Id="R9af059e3d614438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>