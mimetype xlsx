--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd263dc8dd3994a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c359588a7c74a739e05603405aba6e6.psmdcp" Id="Rc04f3ad91ac64962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac404dc2de6439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56d32c846750447ea38c6f62b05072c4.psmdcp" Id="Rd2d62f86440a4d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>