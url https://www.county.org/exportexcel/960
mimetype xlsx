--- v8 (2026-04-07)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac404dc2de6439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56d32c846750447ea38c6f62b05072c4.psmdcp" Id="Rd2d62f86440a4d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda739cb3b1314cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b04c7bc5fe584532a29015df652ea48f.psmdcp" Id="Rc92ea3cf8de24dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>