--- v9 (2026-05-01)
+++ v10 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda739cb3b1314cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b04c7bc5fe584532a29015df652ea48f.psmdcp" Id="Rc92ea3cf8de24dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743ceb07b3564f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6a6f0475ef647b08997254ab0e0647a.psmdcp" Id="R85a73c21a71e463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>