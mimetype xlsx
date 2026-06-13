--- v10 (2026-05-21)
+++ v11 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743ceb07b3564f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6a6f0475ef647b08997254ab0e0647a.psmdcp" Id="R85a73c21a71e463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6b777b167e4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fa92abee7b94f52941e61ad0704e166.psmdcp" Id="Re68b76d15bcf4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>