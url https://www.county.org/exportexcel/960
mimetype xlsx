--- v11 (2026-06-13)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6b777b167e4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fa92abee7b94f52941e61ad0704e166.psmdcp" Id="Re68b76d15bcf4e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48674cd68264fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/552a628cbd0446cf95972785f6a18600.psmdcp" Id="Rc99155a2967e4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>