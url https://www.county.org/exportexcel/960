--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48674cd68264fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/552a628cbd0446cf95972785f6a18600.psmdcp" Id="Rc99155a2967e4917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c17f04cf6694009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba025fc07095414b89db36a0a37b52e5.psmdcp" Id="Rd8760de04e4046d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>