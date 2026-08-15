--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c17f04cf6694009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba025fc07095414b89db36a0a37b52e5.psmdcp" Id="Rd8760de04e4046d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea3b58dfdb6419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a788b9bfd17c415e869c541b61a4f9d1.psmdcp" Id="Rdd4346d299624ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>