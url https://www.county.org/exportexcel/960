--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea3b58dfdb6419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a788b9bfd17c415e869c541b61a4f9d1.psmdcp" Id="Rdd4346d299624ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f88700c45dc41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc62a434cade468684b9f13c1a685f22.psmdcp" Id="Rd9be62ad28eb4c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>