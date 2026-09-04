--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f88700c45dc41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc62a434cade468684b9f13c1a685f22.psmdcp" Id="Rd9be62ad28eb4c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa326f0c25394324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0492db234ec4c5fb73d3fa80a81e7a9.psmdcp" Id="Rf758f1a317ef4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>